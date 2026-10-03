--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有收到離線電郵</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">面板明明已經掛了，卻沒有人被告知。五個原因，從沒人記得設過的等待時間，到可以 一聲不響存成空白的收件人清單開始。</w:t>
+        <w:t xml:space="preserve">面板明明已經掛了，卻沒有人被告知。五個原因，從沒人記得設過的等待時間，到可以一聲不響存成空白的收件人清單開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhvgxcjd4nuris3azdocf">
+      <w:hyperlink w:history="1" r:id="rIdb7ihxvpbcj7q65wgovcb0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/no-offline-email-arrived/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先確認：主控台也同意這台設備離線嗎:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 開啟</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxjozykzxr7csa0qo2zqog">
+      <w:hyperlink w:history="1" r:id="rId5jata7hi7gm7ziioik9vc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設備監控</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">篩選成
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -338,102 +338,145 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開設定的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁，實際讀一遍清單，而不是相信它當初有被填好。如果應該在上面的
 人加不進去，那是他缺少管理設備的權限，選擇器篩的正是這個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Solution 3 — 那台設備從來沒有配對過硬體</w:t>
+        <w:t xml:space="preserve">Solution 3 — 那筆紀錄目前沒有硬體</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">在硬體到貨前就建立的設備紀錄——保留了名額、取好名字、放在某個樓層，卻從未接上任何
-[...39 lines deleted...]
-沒有的紀錄，代表它從來沒有裝過設備。</w:t>
+        <w:t xml:space="preserve">通知看的是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">目前</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">有硬體在上面的紀錄。沒有硬體的紀錄會被完全略過——不管是從來沒裝
+過（到貨前就先保留名額、取好名字、放在某個樓層），還是裝過但被取消連接了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">後面這一種就是換面板時會踩到的。如果有人為替換的面板另外建了一筆新紀錄，而不是把新
+硬體接到既有的那一筆上，舊的那一筆會繼續被監控、繼續寄信，新的那一筆從建立的那一刻
+起就是安靜的。請把替換的硬體接到故障那台原本的紀錄上——
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId1fqvnyl0a4in8ttd0kqr-">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">更換故障的面板</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">要分辨一筆紀錄是哪一種狀態，請到</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約面板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設備</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">看，不要在設備監控看：那一頁
+只列已配對的設備，所以什麼都沒裝的紀錄根本不會出現在上面。它在設備清單裡的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">連線
+狀態</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">會顯示</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">未指定裝置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 這次離線已經寄過了</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通知</w:t>
       </w:r>
       <w:r>
@@ -489,51 +532,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — 寄信本身完全沒有在運作</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">離線通知用的是 Offision 其他所有功能共用的寄信設定。如果預約確認信和訪客邀請函也
 都收不到，那就不是監控的問題——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrb0bcp0xry6s8kftdi5rb">
+      <w:hyperlink w:history="1" r:id="rIdjgv4xvf3y8rmzjamblnzb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用自己的地址寄電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當這個通知是「從來沒成功過」而不是「後來停了」時，值得早一點排除這個可能。在一個
 郵件設定從未完成的租戶上，一份設定正確的通知看起來和一個壞掉的通知一模一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1033,51 +1076,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyhvgxcjd4nuris3azdocf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdxjozykzxr7csa0qo2zqog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdrb0bcp0xry6s8kftdi5rb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb7ihxvpbcj7q65wgovcb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId5jata7hi7gm7ziioik9vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId1fqvnyl0a4in8ttd0kqr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdjgv4xvf3y8rmzjamblnzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>沒有收到離線電郵</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>