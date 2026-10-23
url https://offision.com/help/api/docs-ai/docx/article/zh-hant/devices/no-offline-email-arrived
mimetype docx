--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb7ihxvpbcj7q65wgovcb0">
+      <w:hyperlink w:history="1" r:id="rIdls7rxc-7csegpg_3-9qsb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/no-offline-email-arrived/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先確認：主控台也同意這台設備離線嗎:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 開啟</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5jata7hi7gm7ziioik9vc">
+      <w:hyperlink w:history="1" r:id="rId5uln8i4pq6htpf1gtb7ju">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設備監控</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">篩選成
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -373,51 +373,51 @@
       <w:r>
         <w:t xml:space="preserve">通知看的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">目前</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">有硬體在上面的紀錄。沒有硬體的紀錄會被完全略過——不管是從來沒裝
 過（到貨前就先保留名額、取好名字、放在某個樓層），還是裝過但被取消連接了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">後面這一種就是換面板時會踩到的。如果有人為替換的面板另外建了一筆新紀錄，而不是把新
 硬體接到既有的那一筆上，舊的那一筆會繼續被監控、繼續寄信，新的那一筆從建立的那一刻
 起就是安靜的。請把替換的硬體接到故障那台原本的紀錄上——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1fqvnyl0a4in8ttd0kqr-">
+      <w:hyperlink w:history="1" r:id="rId6-kc4ndh7ybbq8142n8rc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更換故障的面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要分辨一筆紀錄是哪一種狀態，請到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約面板</w:t>
       </w:r>
@@ -532,51 +532,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — 寄信本身完全沒有在運作</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">離線通知用的是 Offision 其他所有功能共用的寄信設定。如果預約確認信和訪客邀請函也
 都收不到，那就不是監控的問題——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgv4xvf3y8rmzjamblnzb">
+      <w:hyperlink w:history="1" r:id="rIdvdnoxvkmwxqayixvcem2d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用自己的地址寄電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當這個通知是「從來沒成功過」而不是「後來停了」時，值得早一點排除這個可能。在一個
 郵件設定從未完成的租戶上，一份設定正確的通知看起來和一個壞掉的通知一模一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1076,51 +1076,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb7ihxvpbcj7q65wgovcb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId5jata7hi7gm7ziioik9vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId1fqvnyl0a4in8ttd0kqr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdjgv4xvf3y8rmzjamblnzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdls7rxc-7csegpg_3-9qsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId5uln8i4pq6htpf1gtb7ju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId6-kc4ndh7ybbq8142n8rc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdvdnoxvkmwxqayixvcem2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>沒有收到離線電郵</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>