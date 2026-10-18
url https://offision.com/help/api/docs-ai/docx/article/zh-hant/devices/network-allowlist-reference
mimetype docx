--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdncbciwp7l-vfvjlv__ylk">
+      <w:hyperlink w:history="1" r:id="rIdb5yt-dwzevq5s77tnhwll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/network-allowlist-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請從裝置與電腦所在的網路，放行以下的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">對外</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">連線。你的帳戶只會位於一個資料
 中心，請取用該欄位；若不確定是哪一個，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthts9nk7icyeskiefz0a5">
+      <w:hyperlink w:history="1" r:id="rIdn6halcf751l0cp32ars66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資料存放位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若你的代理伺服器要求提供 URL 允許清單，這些主機名稱就是全部 —— Offision 不會
 開啟其他網址。以下項目都不需要輸入方向的規則，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm9ezpegbykyc8rhqf0bez">
+      <w:hyperlink w:history="1" r:id="rId2o_ts1-6x5_yvueetmp5-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在封閉網路中使用 Offision 裝置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一律需要</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一部裝置與每一個應用程式都需要以下四項。</w:t>
@@ -1502,101 +1502,101 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">控制處理器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">屬於第三種形式，在分段網路中通常是最俐落的做法：它位於設備本身的
 子網路上，在該處連接現場設備，並由自己對外連線 —— 對外路徑因此集中在這一台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪一種感應器屬於哪一種形式，請參閱各自的頁面：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsspw19min24pdshb1c533">
+      <w:hyperlink w:history="1" r:id="rIdq8y0gqwjlytahdoqaxsbi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId34ou9wfnofs1gdx4vfdvu">
+      <w:hyperlink w:history="1" r:id="rIdjflcpr01qwguovlpmtbla">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Webex Control Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8krilfgxaxoolfmqbox35">
+      <w:hyperlink w:history="1" r:id="rIdj8bbeii4wzcw59vd3gsoq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Logitech Sync</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 由供應商的雲端讀取；
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc6d3gk3rgllfm_drdbbjt">
+      <w:hyperlink w:history="1" r:id="rId0cfqgz_jjhnqsc0z_kmwd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Milesight 感應器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 透過網路內的閘道器回報；
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdchsfmprvsw4pbdlns4iur">
+      <w:hyperlink w:history="1" r:id="rIdsfhxohp7petwyp_xcyivc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AXIS 門鎖繼電器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">則是自己連到 Offision。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 從不需要的項目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2236,51 +2236,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdncbciwp7l-vfvjlv__ylk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdthts9nk7icyeskiefz0a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdm9ezpegbykyc8rhqf0bez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdsspw19min24pdshb1c533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId34ou9wfnofs1gdx4vfdvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId8krilfgxaxoolfmqbox35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdc6d3gk3rgllfm_drdbbjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdchsfmprvsw4pbdlns4iur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb5yt-dwzevq5s77tnhwll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdn6halcf751l0cp32ars66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId2o_ts1-6x5_yvueetmp5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdq8y0gqwjlytahdoqaxsbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdjflcpr01qwguovlpmtbla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rIdj8bbeii4wzcw59vd3gsoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rId0cfqgz_jjhnqsc0z_kmwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdsfhxohp7petwyp_xcyivc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 連線的所有位址</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>