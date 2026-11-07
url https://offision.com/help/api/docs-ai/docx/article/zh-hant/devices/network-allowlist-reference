--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb5yt-dwzevq5s77tnhwll">
+      <w:hyperlink w:history="1" r:id="rIdn6mmk5bz9nikkwjiv0euj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/network-allowlist-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請從裝置與電腦所在的網路，放行以下的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">對外</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">連線。你的帳戶只會位於一個資料
 中心，請取用該欄位；若不確定是哪一個，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn6halcf751l0cp32ars66">
+      <w:hyperlink w:history="1" r:id="rIduq5nrxljefoifchsehdwf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資料存放位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若你的代理伺服器要求提供 URL 允許清單，這些主機名稱就是全部 —— Offision 不會
 開啟其他網址。以下項目都不需要輸入方向的規則，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2o_ts1-6x5_yvueetmp5-">
+      <w:hyperlink w:history="1" r:id="rIdw_efh7euzz7hmb02rn_xt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在封閉網路中使用 Offision 裝置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一律需要</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一部裝置與每一個應用程式都需要以下四項。</w:t>
@@ -1502,101 +1502,101 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">控制處理器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">屬於第三種形式，在分段網路中通常是最俐落的做法：它位於設備本身的
 子網路上，在該處連接現場設備，並由自己對外連線 —— 對外路徑因此集中在這一台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪一種感應器屬於哪一種形式，請參閱各自的頁面：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq8y0gqwjlytahdoqaxsbi">
+      <w:hyperlink w:history="1" r:id="rIdwxgwmmbpb9yqae66q70ft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjflcpr01qwguovlpmtbla">
+      <w:hyperlink w:history="1" r:id="rIdprvgcxczcl1sdtm5iw1fl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Webex Control Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj8bbeii4wzcw59vd3gsoq">
+      <w:hyperlink w:history="1" r:id="rId3ccvs0qhb41tlillhahnt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Logitech Sync</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 由供應商的雲端讀取；
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0cfqgz_jjhnqsc0z_kmwd">
+      <w:hyperlink w:history="1" r:id="rIdr0gkascab-0o8zbtsp-fp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Milesight 感應器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 透過網路內的閘道器回報；
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsfhxohp7petwyp_xcyivc">
+      <w:hyperlink w:history="1" r:id="rIdjudwl4rpqltpqzxlqemoj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AXIS 門鎖繼電器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">則是自己連到 Offision。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 從不需要的項目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2236,51 +2236,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb5yt-dwzevq5s77tnhwll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdn6halcf751l0cp32ars66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId2o_ts1-6x5_yvueetmp5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdq8y0gqwjlytahdoqaxsbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdjflcpr01qwguovlpmtbla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rIdj8bbeii4wzcw59vd3gsoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rId0cfqgz_jjhnqsc0z_kmwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdsfhxohp7petwyp_xcyivc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn6mmk5bz9nikkwjiv0euj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIduq5nrxljefoifchsehdwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdw_efh7euzz7hmb02rn_xt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdwxgwmmbpb9yqae66q70ft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdprvgcxczcl1sdtm5iw1fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId3ccvs0qhb41tlillhahnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdr0gkascab-0o8zbtsp-fp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdjudwl4rpqltpqzxlqemoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 連線的所有位址</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>