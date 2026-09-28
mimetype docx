--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">將面板直立安裝</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">裝置轉直後會議室面板會畫出什麼、時間軸欄為什麼會自己收合，以及在轉動第一台面板之前， 值得先打開的那一個設定開關。</w:t>
+        <w:t xml:space="preserve">裝置轉直後會議室面板會畫出什麼、時間軸欄為什麼會自己收合，以及在轉動第一台面板之前，值得先打開的那一個設定開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl1ftthnmd3ohd8kztklaw">
+      <w:hyperlink w:history="1" r:id="rIduxcb3oi8jwewf7i6nwebe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/mount-a-panel-in-portrait/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板已經</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg2ijnm-zicd4msjgqnon8">
+      <w:hyperlink w:history="1" r:id="rId7z0vz3e1jlftc_xu-andv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連線</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而且設定用的是有時間軸欄的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Modern</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設計。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -303,69 +303,69 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定會如實說出面板在做什麼。之後讀設定的人不必知道「直立會自動收合」這件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定是共用的。如果同一份設定也給小尺寸的橫向面板用，它們也一樣得到解脫——欄同樣會收起來，
 這正是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzb3grseh0hpdo7ihsrd2z">
+      <w:hyperlink w:history="1" r:id="rIdi1s0ms4ssofzs8civazli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板太擠那篇</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">建議的做法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">儲存一份已經有面板在用的設定，會跳出列出那些面板的確認。確認後，每台面板在下次重新載入時
-就會套用。</w:t>
+        <w:t xml:space="preserve">儲存一份已經有面板在用的設定，會跳出列出那些面板的確認。確認後，每台面板都會在
+約 1 秒內套用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 到面板上確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">點一下側欄。欄會滑開到全寬，裡面是當天的時間表，邊上的箭頭可以手動收回。放著不動，三分鐘
 沒人碰它就會自己收合，所以早上九點被誰點開的面板，不會到中午還開著。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -480,51 +480,51 @@
         <w:t xml:space="preserve">Center 設計。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 兩種方向都沒有這一欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板的語言、標誌與按鈕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和橫向時一樣，都來自同一份設定；見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdirxr-own9been1oanyh-g">
+      <w:hyperlink w:history="1" r:id="rIdzoh08k6-4p8asza_g4mmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -949,51 +949,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl1ftthnmd3ohd8kztklaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdg2ijnm-zicd4msjgqnon8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdzb3grseh0hpdo7ihsrd2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdirxr-own9been1oanyh-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a30763ebc39ba9ceb256d4dd68400bf865551fd6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fba693132bf12f16061223b338378ebdb0ff5b64.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduxcb3oi8jwewf7i6nwebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rId7z0vz3e1jlftc_xu-andv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdi1s0ms4ssofzs8civazli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdzoh08k6-4p8asza_g4mmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a30763ebc39ba9ceb256d4dd68400bf865551fd6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fba693132bf12f16061223b338378ebdb0ff5b64.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將面板直立安裝</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>