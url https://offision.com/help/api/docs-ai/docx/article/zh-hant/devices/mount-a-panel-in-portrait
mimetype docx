--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduxcb3oi8jwewf7i6nwebe">
+      <w:hyperlink w:history="1" r:id="rIdasc-xu5b25n6jb0fcjrob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/mount-a-panel-in-portrait/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板已經</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7z0vz3e1jlftc_xu-andv">
+      <w:hyperlink w:history="1" r:id="rId-knyes95_3otzv9_jzk4v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連線</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而且設定用的是有時間軸欄的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Modern</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設計。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -303,51 +303,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定會如實說出面板在做什麼。之後讀設定的人不必知道「直立會自動收合」這件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定是共用的。如果同一份設定也給小尺寸的橫向面板用，它們也一樣得到解脫——欄同樣會收起來，
 這正是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi1s0ms4ssofzs8civazli">
+      <w:hyperlink w:history="1" r:id="rIdwgalhb8be9jzpbuv5-pxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板太擠那篇</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">建議的做法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存一份已經有面板在用的設定，會跳出列出那些面板的確認。確認後，每台面板都會在
 約 1 秒內套用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -480,51 +480,51 @@
         <w:t xml:space="preserve">Center 設計。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 兩種方向都沒有這一欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板的語言、標誌與按鈕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和橫向時一樣，都來自同一份設定；見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzoh08k6-4p8asza_g4mmq">
+      <w:hyperlink w:history="1" r:id="rIddlj7asqqvark63rizfupu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -949,51 +949,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduxcb3oi8jwewf7i6nwebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rId7z0vz3e1jlftc_xu-andv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdi1s0ms4ssofzs8civazli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdzoh08k6-4p8asza_g4mmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a30763ebc39ba9ceb256d4dd68400bf865551fd6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fba693132bf12f16061223b338378ebdb0ff5b64.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdasc-xu5b25n6jb0fcjrob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rId-knyes95_3otzv9_jzk4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdwgalhb8be9jzpbuv5-pxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIddlj7asqqvark63rizfupu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5032afc3c397e926e2eb040a4e7bf5310362020.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9200bed736c352fb8db1a40bb13f1996e3b24691.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將面板直立安裝</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>