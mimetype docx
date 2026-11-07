--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdasc-xu5b25n6jb0fcjrob">
+      <w:hyperlink w:history="1" r:id="rIdym3jqsrjdqnw0uuczqr3l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/mount-a-panel-in-portrait/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板已經</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-knyes95_3otzv9_jzk4v">
+      <w:hyperlink w:history="1" r:id="rIdlrkoo7lwrw7kkxyk3tv-4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連線</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而且設定用的是有時間軸欄的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Modern</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設計。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -303,51 +303,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定會如實說出面板在做什麼。之後讀設定的人不必知道「直立會自動收合」這件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定是共用的。如果同一份設定也給小尺寸的橫向面板用，它們也一樣得到解脫——欄同樣會收起來，
 這正是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgalhb8be9jzpbuv5-pxf">
+      <w:hyperlink w:history="1" r:id="rIdlg1ahjqcpid4x7dqg6xfp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板太擠那篇</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">建議的做法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存一份已經有面板在用的設定，會跳出列出那些面板的確認。確認後，每台面板都會在
 約 1 秒內套用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -480,51 +480,51 @@
         <w:t xml:space="preserve">Center 設計。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 兩種方向都沒有這一欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板的語言、標誌與按鈕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和橫向時一樣，都來自同一份設定；見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddlj7asqqvark63rizfupu">
+      <w:hyperlink w:history="1" r:id="rIdtj3q9c1ttpnb_swa0qthw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -949,51 +949,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdasc-xu5b25n6jb0fcjrob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rId-knyes95_3otzv9_jzk4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdwgalhb8be9jzpbuv5-pxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIddlj7asqqvark63rizfupu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5032afc3c397e926e2eb040a4e7bf5310362020.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9200bed736c352fb8db1a40bb13f1996e3b24691.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdym3jqsrjdqnw0uuczqr3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdlrkoo7lwrw7kkxyk3tv-4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdlg1ahjqcpid4x7dqg6xfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdtj3q9c1ttpnb_swa0qthw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5032afc3c397e926e2eb040a4e7bf5310362020.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9200bed736c352fb8db1a40bb13f1996e3b24691.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將面板直立安裝</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>