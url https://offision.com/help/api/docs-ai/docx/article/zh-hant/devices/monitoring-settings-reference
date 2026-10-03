--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">監控頁的設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">設定的監控頁上的每一個欄位——遠端控制的倒數，以及決定有沒有人知道設備離線、多快 知道、由誰知道的那三項設定。</w:t>
+        <w:t xml:space="preserve">開啟設備離線通知——設定的監控頁上的每一個欄位：遠端控制的倒數，以及決定有沒有人知道設備離線、多快知道、由誰知道的那三項設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdit_i_vyye2giagplhcqb_">
+      <w:hyperlink w:history="1" r:id="rIdod1zlz52rop0u9m4lt585">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/monitoring-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是設備設定裡的其中一頁。它出現在預約面板、固定座位面板、活動面板和電子標牌
 的設定上，每次都是同樣的四個欄位。</w:t>
@@ -133,301 +133,341 @@
         <w:t xml:space="preserve">的屬性，因此會套用到所有共用它的設備。需要不同答案的兩台
 面板，就需要兩份不同的設定。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1100"/>
-        <w:gridCol w:w="3850"/>
-        <w:gridCol w:w="4529"/>
+        <w:gridCol w:w="4223"/>
+        <w:gridCol w:w="4223"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3850"/>
+            <w:tcW w:type="dxa" w:w="4223"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">它做什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4529"/>
+            <w:tcW w:type="dxa" w:w="4223"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">什麼時候要改</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">遠端控制前先詢問</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3850"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">門邊的面板留著開啟，因為那裡可能有人正在預約途中。沒有人會站在前面的螢幕就關掉——否則每次接管都要為一個永遠不會發生的拒絕等上十秒。</w:t>
+            <w:tcW w:type="dxa" w:w="4223"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">在 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">強制遠端控制</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 的接管開始之前，於設備上顯示 15 秒倒數並附上 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">拒絕</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，讓站在旁邊的人可以拒絕。關掉之後，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">強制遠端控制</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 會立刻開始。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">在裝置上請求同意</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 則不論這一項怎麼設，都一定要等有人允許。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4223"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">門邊的面板留著開啟，因為那裡可能有人正在預約途中。沒有人會站在前面的螢幕就關掉——否則每次強制接管都要為一個永遠不會發生的拒絕等上 15 秒。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設備離線通知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3850"/>
+            <w:tcW w:type="dxa" w:w="4223"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">設備離線時向用戶發送警告電子郵件</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。整個通知的總開關。關掉之後，無論設備掉線多久都不會寄出任何東西。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4529"/>
+            <w:tcW w:type="dxa" w:w="4223"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只要那台設備壞掉時，需要有人在路過之前就知道，就開啟。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">離線等待時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3850"/>
+            <w:tcW w:type="dxa" w:w="4223"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一台設備要連續無法連線多久，電郵才會寄出。在它完全過去之前不會寄出任何東西。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4529"/>
+            <w:tcW w:type="dxa" w:w="4223"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">如果短暫的網路雜訊正在產生一堆關於自己復原的面板的信，就拉長；如果真正的故障太久沒被發現，就縮短。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">通知用戶/用戶群組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3850"/>
+            <w:tcW w:type="dxa" w:w="4223"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">誰會收到離線電郵和恢復電郵。可以填個人、群組或兩者混用；選擇器只會列出能管理設備的人。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4529"/>
+            <w:tcW w:type="dxa" w:w="4223"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">負責的人換了就要改。優先用群組——它可以更新一次，不必回頭修改每一份指名同一批人的設定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -482,84 +522,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不管的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備會不會被監控。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每一台配對過的設備都會把自己的連線狀態回報到
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdekdvsa_pplck3kger66zd">
+      <w:hyperlink w:history="1" r:id="rIddclr65v59uxgft448gtbl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設備監控</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，和這裡的設定無關。
 這一頁只決定之後會不會跟著寄一封電郵。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">健康度警告。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訊號弱、處理器過熱、儲存空間不足或電量偏低都顯示在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrhy71jkuln-qgovei_6tp">
+      <w:hyperlink w:history="1" r:id="rIdmbua4gpgvuac_padnoiaw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">螢幕監控</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，無論這裡怎麼設定
 都不會寄電郵。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -568,51 +608,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 用字來自共用的電郵範本，不是來自這份設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵從哪裡寄出。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 寄件地址和語言是租戶的郵件設定——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzr5o0nxmd7bry15-fwet">
+      <w:hyperlink w:history="1" r:id="rIde9yukxbcm6jxfebmdtl5d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用自己的地址寄電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1058,51 +1098,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdit_i_vyye2giagplhcqb_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rIdekdvsa_pplck3kger66zd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdrhy71jkuln-qgovei_6tp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdhzr5o0nxmd7bry15-fwet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdod1zlz52rop0u9m4lt585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rIddclr65v59uxgft448gtbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdmbua4gpgvuac_padnoiaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIde9yukxbcm6jxfebmdtl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>監控頁的設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>