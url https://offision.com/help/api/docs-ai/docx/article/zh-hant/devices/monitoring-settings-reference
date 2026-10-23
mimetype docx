--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdod1zlz52rop0u9m4lt585">
+      <w:hyperlink w:history="1" r:id="rIdvjtxqeylnandlny2jgta0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/monitoring-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是設備設定裡的其中一頁。它出現在預約面板、固定座位面板、活動面板和電子標牌
 的設定上，每次都是同樣的四個欄位。</w:t>
@@ -522,84 +522,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不管的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備會不會被監控。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每一台配對過的設備都會把自己的連線狀態回報到
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddclr65v59uxgft448gtbl">
+      <w:hyperlink w:history="1" r:id="rIditkzoskwz51hlxgbv2an2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設備監控</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，和這裡的設定無關。
 這一頁只決定之後會不會跟著寄一封電郵。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">健康度警告。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訊號弱、處理器過熱、儲存空間不足或電量偏低都顯示在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbua4gpgvuac_padnoiaw">
+      <w:hyperlink w:history="1" r:id="rIdb47h0fpt6_q_jcu1pzkhu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">螢幕監控</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，無論這裡怎麼設定
 都不會寄電郵。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -608,51 +608,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 用字來自共用的電郵範本，不是來自這份設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵從哪裡寄出。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 寄件地址和語言是租戶的郵件設定——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde9yukxbcm6jxfebmdtl5d">
+      <w:hyperlink w:history="1" r:id="rId1qsb8ognwiiwxlwt5yoxh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用自己的地址寄電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1098,51 +1098,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdod1zlz52rop0u9m4lt585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rIddclr65v59uxgft448gtbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdmbua4gpgvuac_padnoiaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIde9yukxbcm6jxfebmdtl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvjtxqeylnandlny2jgta0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rIditkzoskwz51hlxgbv2an2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdb47h0fpt6_q_jcu1pzkhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId1qsb8ognwiiwxlwt5yoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>監控頁的設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>