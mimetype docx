--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddqbss_aiv0-qcs8dewn0y">
+      <w:hyperlink w:history="1" r:id="rIdgsvadhufwqtibqniu28py">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/make-room-panel-text-larger/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩個設定能把預約面板上的字放大，但兩個都不會縮放整個畫面。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文字大小</w:t>
       </w:r>
@@ -153,82 +153,82 @@
         <w:t xml:space="preserve">面板使用的是排程設計。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設計上，這兩個設定都會變灰並顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">此設計不支援</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，因為置中設計會依文字長度自己決定字的大小 — 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd4xamvyn0crhvidjpgdmg">
+      <w:hyperlink w:history="1" r:id="rIdokkbnnppymk7ql55dir6g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要改哪些面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一個設定檔會套用到指派給它的每一台面板。只想放大部分面板的字，請先為那些面板建立專用的設定檔 — 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgrfzxv7yod2tv5mgp-m6a">
+      <w:hyperlink w:history="1" r:id="rIdgwzvqlnyehwvvtzwqhani">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 打開面板的設定檔</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -742,51 +742,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板上管理主控台裡的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更改比例</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，會把那一台的所有內容 — 文字、按鈕、時間表 — 一起放大，兩種設計都有效。代價是空間：比例越大，畫面能放的東西越少，本來放得下的面板可能就放不下了。它是裝置的設定而不是設定檔的，所以要逐台設定。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是面板自己選的比例；清單怎麼看，見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwrlzso1xagi2q2rk2rbq">
+      <w:hyperlink w:history="1" r:id="rIdnjowsndlqa87cpholp-as">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小尺寸面板的畫面太擠</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不會改變的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -831,51 +831,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顏色與對比。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 面板沒有高對比或佈景主題的設定。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">狀態顏色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 改的是每種會議室狀態的顏色，不是文字 — 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmr1pfnvkrp9tficwi9wh">
+      <w:hyperlink w:history="1" r:id="rIdzd85jeioowwsbrnw0q5iw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -932,92 +932,92 @@
         <w:t xml:space="preserve">標準</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">特大</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）只放大他自己瀏覽器裡的 App，不影響面板 — 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmjzjck-jsd31pwi-ocee">
+      <w:hyperlink w:history="1" r:id="rIdxxubixmptbcwh-dfyhndt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改語言、佈景主題與時間格式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">數位看板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 看板上的文字由看板設計的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">字體大小</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 決定 — 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdky7muj7r9vn4eg6zabyja">
+      <w:hyperlink w:history="1" r:id="rIduvkkcispzdvu73kz3ipsa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1442,51 +1442,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddqbss_aiv0-qcs8dewn0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdd4xamvyn0crhvidjpgdmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdgrfzxv7yod2tv5mgp-m6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIduwrlzso1xagi2q2rk2rbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdrmr1pfnvkrp9tficwi9wh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdtmjzjck-jsd31pwi-ocee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdky7muj7r9vn4eg6zabyja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66c956bde3c328ec8fc874689f16a38b541e2bdf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab169eacb367713d565aa484f5b17d78467affef.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb16ef7b5a10058230dedf556a1f32f9ed8d8c6e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgsvadhufwqtibqniu28py" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdokkbnnppymk7ql55dir6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdgwzvqlnyehwvvtzwqhani" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdnjowsndlqa87cpholp-as" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdzd85jeioowwsbrnw0q5iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdxxubixmptbcwh-dfyhndt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIduvkkcispzdvu73kz3ipsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a216ca14ac64e1126fcf0f7a55e537ce225798f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d3cf399026d059fef1481ed230849cbe26b9ef2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13710a4b9de5183b19fc845163b1ab6323fe08f0.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>放大預約面板上的文字</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>