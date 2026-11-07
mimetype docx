--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsvadhufwqtibqniu28py">
+      <w:hyperlink w:history="1" r:id="rIdzaeoupre5wcxb8j6uxjwu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/make-room-panel-text-larger/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩個設定能把預約面板上的字放大，但兩個都不會縮放整個畫面。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文字大小</w:t>
       </w:r>
@@ -153,82 +153,82 @@
         <w:t xml:space="preserve">面板使用的是排程設計。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">置中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設計上，這兩個設定都會變灰並顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">此設計不支援</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，因為置中設計會依文字長度自己決定字的大小 — 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdokkbnnppymk7ql55dir6g">
+      <w:hyperlink w:history="1" r:id="rId_13dert_bxe076qfb344w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇面板設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要改哪些面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一個設定檔會套用到指派給它的每一台面板。只想放大部分面板的字，請先為那些面板建立專用的設定檔 — 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgwzvqlnyehwvvtzwqhani">
+      <w:hyperlink w:history="1" r:id="rId5dqcs3lclkxnape3tdlsb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 打開面板的設定檔</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -742,51 +742,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板上管理主控台裡的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更改比例</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，會把那一台的所有內容 — 文字、按鈕、時間表 — 一起放大，兩種設計都有效。代價是空間：比例越大，畫面能放的東西越少，本來放得下的面板可能就放不下了。它是裝置的設定而不是設定檔的，所以要逐台設定。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是面板自己選的比例；清單怎麼看，見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnjowsndlqa87cpholp-as">
+      <w:hyperlink w:history="1" r:id="rIdna8eucey2acbe3b1hrowk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小尺寸面板的畫面太擠</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不會改變的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -831,51 +831,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顏色與對比。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 面板沒有高對比或佈景主題的設定。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">狀態顏色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 改的是每種會議室狀態的顏色，不是文字 — 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzd85jeioowwsbrnw0q5iw">
+      <w:hyperlink w:history="1" r:id="rIdcmhkm0clkmfkpfxhzlimb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -932,92 +932,92 @@
         <w:t xml:space="preserve">標準</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">特大</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）只放大他自己瀏覽器裡的 App，不影響面板 — 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxubixmptbcwh-dfyhndt">
+      <w:hyperlink w:history="1" r:id="rIdtiedqtesmhkirurxkqa_7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改語言、佈景主題與時間格式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">數位看板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 看板上的文字由看板設計的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">字體大小</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 決定 — 見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduvkkcispzdvu73kz3ipsa">
+      <w:hyperlink w:history="1" r:id="rIdnzv3xp8d24o0ouzrnhqyx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1442,51 +1442,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgsvadhufwqtibqniu28py" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdokkbnnppymk7ql55dir6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdgwzvqlnyehwvvtzwqhani" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdnjowsndlqa87cpholp-as" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdzd85jeioowwsbrnw0q5iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdxxubixmptbcwh-dfyhndt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIduvkkcispzdvu73kz3ipsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a216ca14ac64e1126fcf0f7a55e537ce225798f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d3cf399026d059fef1481ed230849cbe26b9ef2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13710a4b9de5183b19fc845163b1ab6323fe08f0.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzaeoupre5wcxb8j6uxjwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rId_13dert_bxe076qfb344w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId5dqcs3lclkxnape3tdlsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdna8eucey2acbe3b1hrowk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdcmhkm0clkmfkpfxhzlimb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdtiedqtesmhkirurxkqa_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdnzv3xp8d24o0ouzrnhqyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a216ca14ac64e1126fcf0f7a55e537ce225798f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d3cf399026d059fef1481ed230849cbe26b9ef2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13710a4b9de5183b19fc845163b1ab6323fe08f0.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>放大預約面板上的文字</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>