--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">一台悄悄停止回應的面板，看起來和一台只是沒人經過的面板完全一樣。與其等人發現， Offision 可以直接寄電郵給負責的人——而且它會刻意先等一段時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzflis5ffafm4b3jnr2f_">
+      <w:hyperlink w:history="1" r:id="rIdl1fhznzjagye4cgpvy4c7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/know-when-a-device-goes-offline/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掛在牆上的螢幕壞掉時是安靜的。它會繼續顯示最後畫出來的內容，所以從走廊上看，
 一小時前失去網路的面板和一台正常運作的面板毫無分別。Offision 看的是連線而不是
 畫面，只要一台設備安靜的時間超過你能容忍的長度，就可以寄電郵通知人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -420,109 +420,121 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它碰不到設備。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 通知只告訴人，不會改變面板上的任何東西，也無法重新啟動它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會顯示在面板上。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 沒有離線的顏色，也沒有離線的訊息——見
+        <w:t xml:space="preserve"> 沒有離線的顏色，所以走廊上看得見的東西不會改變——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxpu8eefhilfeip6ncy1w-">
+      <w:hyperlink w:history="1" r:id="rIdd40ehkoajrdz66xwyuip_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色代表什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">。連不上伺服器的
-設備，也沒辦法被告知要這樣顯示。</w:t>
+        <w:t xml:space="preserve">。面板自己會發現
+連線中斷並顯示自己的訊息，但那是面板在本機察覺，不是這則通知送達——見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdt3nf3kjuwazsj0eefxmsq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">網路中斷時預約面板仍會繼續運作</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不涵蓋從未配對過的設備。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在硬體到貨前先建立的設備紀錄沒有東西可以失去，
 因此永遠不會被回報為離線。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它和健康度警告不是同一件事。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訊號弱、處理器過熱或電量偏低的螢幕仍然在線，
 這些都不會寄電郵。它們出現在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdram6bcapdl28v45yhi7nh">
+      <w:hyperlink w:history="1" r:id="rId6g5jhcclearqsbe725vkc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">螢幕監控</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -947,51 +959,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhzflis5ffafm4b3jnr2f_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdxpu8eefhilfeip6ncy1w-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdram6bcapdl28v45yhi7nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e0b0d33832e4946835784e98a3eeda707b20a0e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7b17116a2fee990da9a30019090d1067034c643.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl1fhznzjagye4cgpvy4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdd40ehkoajrdz66xwyuip_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdt3nf3kjuwazsj0eefxmsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId6g5jhcclearqsbe725vkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e0b0d33832e4946835784e98a3eeda707b20a0e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7b17116a2fee990da9a30019090d1067034c643.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在設備離線時知道</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>