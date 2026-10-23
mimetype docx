--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl1fhznzjagye4cgpvy4c7">
+      <w:hyperlink w:history="1" r:id="rId3hlnzn4oolm-8ccqg-ez6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/know-when-a-device-goes-offline/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掛在牆上的螢幕壞掉時是安靜的。它會繼續顯示最後畫出來的內容，所以從走廊上看，
 一小時前失去網路的面板和一台正常運作的面板毫無分別。Offision 看的是連線而不是
 畫面，只要一台設備安靜的時間超過你能容忍的長度，就可以寄電郵通知人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -423,64 +423,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 通知只告訴人，不會改變面板上的任何東西，也無法重新啟動它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會顯示在面板上。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有離線的顏色，所以走廊上看得見的東西不會改變——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd40ehkoajrdz66xwyuip_">
+      <w:hyperlink w:history="1" r:id="rId1sz8dde0kdz8ewzdcxff3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色代表什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。面板自己會發現
 連線中斷並顯示自己的訊息，但那是面板在本機察覺，不是這則通知送達——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt3nf3kjuwazsj0eefxmsq">
+      <w:hyperlink w:history="1" r:id="rIdkhnwzxsu4z9rhx8-y7dzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路中斷時預約面板仍會繼續運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -490,51 +490,51 @@
         <w:t xml:space="preserve"> 在硬體到貨前先建立的設備紀錄沒有東西可以失去，
 因此永遠不會被回報為離線。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它和健康度警告不是同一件事。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訊號弱、處理器過熱或電量偏低的螢幕仍然在線，
 這些都不會寄電郵。它們出現在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6g5jhcclearqsbe725vkc">
+      <w:hyperlink w:history="1" r:id="rIdckxfdcevymghpe0zb-zpe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">螢幕監控</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -959,51 +959,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl1fhznzjagye4cgpvy4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdd40ehkoajrdz66xwyuip_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdt3nf3kjuwazsj0eefxmsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId6g5jhcclearqsbe725vkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e0b0d33832e4946835784e98a3eeda707b20a0e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7b17116a2fee990da9a30019090d1067034c643.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3hlnzn4oolm-8ccqg-ez6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId1sz8dde0kdz8ewzdcxff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdkhnwzxsu4z9rhx8-y7dzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdckxfdcevymghpe0zb-zpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5726a44437e7b69241f4cc551e68961eb8dff10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c562d959f39f2a534732634746c44fc8f1cb130e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在設備離線時知道</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>