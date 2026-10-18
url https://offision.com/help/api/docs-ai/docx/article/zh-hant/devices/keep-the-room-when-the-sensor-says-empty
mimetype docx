--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0eiq9m13s3flvqkh8llej">
+      <w:hyperlink w:history="1" r:id="rIdqcv28xile9bmklwctc2jg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/keep-the-room-when-the-sensor-says-empty/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大家都站在白板前的工作坊、在角落進行的長時間通話 —— 這些在感應器看來都是一間空房。
 如果房間設定為無人時自動交還，面板不會默默執行：它會先倒數，並讓你有機會阻止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -251,51 +251,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">感應器回報房間無人：將於 9:21 後自動釋放，下方是輕觸以暫停。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個倒數不是簽到期限。那是另一個畫面上的另一個倒數 —— 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeidlcqyxjvhldrvvpmyvc">
+      <w:hyperlink w:history="1" r:id="rIdq9ihax0uwlacek9jusqwn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 這一個只會出現在已經簽到的預約上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -651,51 +651,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約政策的簽到/登出頁面、傳感器區塊：讓徽章出現在面板上的開關，以及它倒數的時間長度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定這些以及另外兩項感應器自動化，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7hz0f4e1pjrdedciinewt">
+      <w:hyperlink w:history="1" r:id="rIdek4a6b_dogirnhdrn0pvy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器為預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (預約規則)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1133,51 +1133,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0eiq9m13s3flvqkh8llej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdeidlcqyxjvhldrvvpmyvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId7hz0f4e1pjrdedciinewt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0eb9fa5257a1012db4cf77957f59649262f18ab5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da888131e474d82eae4cf9b4cd933422f6d983fe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5db04b228e597de3f1f1624626ee15bc83389200.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d05ef0f2fb5a3964e6ade09f3f307738fe682974.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqcv28xile9bmklwctc2jg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdq9ihax0uwlacek9jusqwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdek4a6b_dogirnhdrn0pvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/201a93d8fca3cf51d0dcad6022823ff670a7a9fe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f8980e60a4b332fe04d94add216d234470ba65c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72deb065ff214914102d703f71054866ee013d0a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8bb694be0e3e5f3adaf472276f309753d95d98c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>當感應器判斷房間無人時保留預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>