--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqcv28xile9bmklwctc2jg">
+      <w:hyperlink w:history="1" r:id="rId4itv6fvqm5xnoqbuw0aqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/keep-the-room-when-the-sensor-says-empty/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大家都站在白板前的工作坊、在角落進行的長時間通話 —— 這些在感應器看來都是一間空房。
 如果房間設定為無人時自動交還，面板不會默默執行：它會先倒數，並讓你有機會阻止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -251,51 +251,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">感應器回報房間無人：將於 9:21 後自動釋放，下方是輕觸以暫停。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個倒數不是簽到期限。那是另一個畫面上的另一個倒數 —— 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq9ihax0uwlacek9jusqwn">
+      <w:hyperlink w:history="1" r:id="rIdl-ruju5uze2qh6idbzbi7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 這一個只會出現在已經簽到的預約上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -651,51 +651,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約政策的簽到/登出頁面、傳感器區塊：讓徽章出現在面板上的開關，以及它倒數的時間長度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定這些以及另外兩項感應器自動化，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdek4a6b_dogirnhdrn0pvy">
+      <w:hyperlink w:history="1" r:id="rId5zout1inmmcmc79wuq5-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器為預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (預約規則)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1133,51 +1133,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqcv28xile9bmklwctc2jg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdq9ihax0uwlacek9jusqwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdek4a6b_dogirnhdrn0pvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/201a93d8fca3cf51d0dcad6022823ff670a7a9fe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f8980e60a4b332fe04d94add216d234470ba65c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72deb065ff214914102d703f71054866ee013d0a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8bb694be0e3e5f3adaf472276f309753d95d98c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4itv6fvqm5xnoqbuw0aqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdl-ruju5uze2qh6idbzbi7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId5zout1inmmcmc79wuq5-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/201a93d8fca3cf51d0dcad6022823ff670a7a9fe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f8980e60a4b332fe04d94add216d234470ba65c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72deb065ff214914102d703f71054866ee013d0a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8bb694be0e3e5f3adaf472276f309753d95d98c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>當感應器判斷房間無人時保留預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>