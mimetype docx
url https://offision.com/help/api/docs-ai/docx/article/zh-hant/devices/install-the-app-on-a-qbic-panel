--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Qbic 面板上用應用程式還是瀏覽器跑播放器</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qbic 面板有兩種方式顯示播放器，而這兩種並不對等。安裝好的 Offision 應用程式 比面板自己的瀏覽器多了什麼——內建讀卡機、上傳的影片、標籤印表機——以及怎麼 看出一面面板正在跑哪一種。</w:t>
+        <w:t xml:space="preserve">Qbic 面板有兩種方式顯示播放器，而這兩種並不對等。安裝好的 Offision 應用程式比面板自己的瀏覽器多了什麼——內建讀卡機、上傳的影片、標籤印表機——以及怎麼看出一面面板正在跑哪一種。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId21otqk7zlqqplug6whinu">
+      <w:hyperlink w:history="1" r:id="rIdhz8hov-pwnlcxwnkmvtct">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 面板跑的是 Android，所以 Offision 播放器可以用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安裝好的應用程式</w:t>
       </w:r>
@@ -383,51 +383,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">標籤印表機</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可以印訪客證——</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjqyolpgomi5o0hja9beaa">
+            <w:hyperlink w:history="1" r:id="rId_ieajix3ficjtcmy7-9sg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">去連接</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1826"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不能列印</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -655,51 +655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">YouTube</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 項目不一樣，它是即時串流而不是下載，所以兩種情況都會播。對於只能
 留在瀏覽器模式的面板，這就是變通辦法：把片段放上 YouTube。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">播放清單本身在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt2odbvkqh3e_bwr0nfdkq">
+      <w:hyperlink w:history="1" r:id="rIdc8vlgq1l_c1f7hxqszuxs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在閒置的會議室面板上播公司影片</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這面面板跑的是哪一種</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主控台看不出來。Qbic 面板不管跑哪一種，回報的 </w:t>
@@ -742,51 +742,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有內建讀卡機的面板就改用影片：放一段上傳的片段上去看看——應用程式會播，
 瀏覽器只會停在封面圖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">安裝應用程式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個應用程式就是一般的 Android 套件，要在面板前面用 USB 隨身碟安裝。下載位置、
 需要動到的設備設定，以及之後決定面板要開什麼的那個欄位，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgqgyljytqx4mf43pybwgn">
+      <w:hyperlink w:history="1" r:id="rIde0cf3hzdtdddzl6zr7nze">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">超過幾台的規模，就別用手裝，改用 Qbic 自己的裝置管理——跟處理韌體同一套工具。
 Offision 不會把應用程式推送到面板上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1337,51 +1337,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId21otqk7zlqqplug6whinu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdjqyolpgomi5o0hja9beaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdt2odbvkqh3e_bwr0nfdkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdgqgyljytqx4mf43pybwgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhz8hov-pwnlcxwnkmvtct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId_ieajix3ficjtcmy7-9sg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdc8vlgq1l_c1f7hxqszuxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIde0cf3hzdtdddzl6zr7nze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Qbic 面板上用應用程式還是瀏覽器跑播放器</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>