--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhz8hov-pwnlcxwnkmvtct">
+      <w:hyperlink w:history="1" r:id="rIdcnppk4lsmjcd4sk5loe3k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 面板跑的是 Android，所以 Offision 播放器可以用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安裝好的應用程式</w:t>
       </w:r>
@@ -383,51 +383,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">標籤印表機</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可以印訪客證——</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_ieajix3ficjtcmy7-9sg">
+            <w:hyperlink w:history="1" r:id="rId0maayzova5cd1rxe4cns_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">去連接</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1826"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不能列印</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -655,51 +655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">YouTube</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 項目不一樣，它是即時串流而不是下載，所以兩種情況都會播。對於只能
 留在瀏覽器模式的面板，這就是變通辦法：把片段放上 YouTube。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">播放清單本身在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc8vlgq1l_c1f7hxqszuxs">
+      <w:hyperlink w:history="1" r:id="rIdat0bmw33uisjn-ceqmopl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在閒置的會議室面板上播公司影片</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這面面板跑的是哪一種</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主控台看不出來。Qbic 面板不管跑哪一種，回報的 </w:t>
@@ -742,51 +742,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有內建讀卡機的面板就改用影片：放一段上傳的片段上去看看——應用程式會播，
 瀏覽器只會停在封面圖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">安裝應用程式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個應用程式就是一般的 Android 套件，要在面板前面用 USB 隨身碟安裝。下載位置、
 需要動到的設備設定，以及之後決定面板要開什麼的那個欄位，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde0cf3hzdtdddzl6zr7nze">
+      <w:hyperlink w:history="1" r:id="rId6_5kta6-1phwsjguzqzdh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">超過幾台的規模，就別用手裝，改用 Qbic 自己的裝置管理——跟處理韌體同一套工具。
 Offision 不會把應用程式推送到面板上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1337,51 +1337,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhz8hov-pwnlcxwnkmvtct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId_ieajix3ficjtcmy7-9sg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdc8vlgq1l_c1f7hxqszuxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIde0cf3hzdtdddzl6zr7nze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcnppk4lsmjcd4sk5loe3k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId0maayzova5cd1rxe4cns_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdat0bmw33uisjn-ceqmopl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rId6_5kta6-1phwsjguzqzdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Qbic 面板上用應用程式還是瀏覽器跑播放器</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>