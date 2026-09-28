--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,108 +26,108 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision 的 Android 應用程式要用 USB 隨身碟安裝：先打開設備的原生 Android 模式，裝好套件，最後把 Content 欄位指向應用程式而不是網址。預約面板、數位 看板盒子和接待櫃台的自助機都適用。</w:t>
+        <w:t xml:space="preserve">Offision 的 Android 應用程式要用 USB 隨身碟安裝：先打開設備的原生 Android 模式，裝好套件，最後把 Content 欄位指向應用程式而不是網址。預約面板、數位看板盒子和接待櫃台的自助機都適用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0jijouimszcokgwae8uo9">
+      <w:hyperlink w:history="1" r:id="rIdpd95p-_02edrvnke8tbef">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-device-by-usb/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 設備的自家啟動器底下跑的是 Android，而出廠的啟動器顯示的是一個網址。裝上
 Offision 應用程式，就會改變啟動器要開的東西。安裝這件事得在設備前面手動做，因
 為 Offision 沒辦法把應用程式推送到 Qbic 硬體上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">底下的步驟在會議室預約面板、數位看板盒子和接待自助機上都一樣。至於到底該不該
 裝——它比面板自己的瀏覽器多了什麼、少了什麼會悄悄失效——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpkhukmavrssca9ixp4xr3">
+      <w:hyperlink w:history="1" r:id="rIdabste8g9we44xkdk0rr9z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 設備已供電、已連上網路，而且停在自己的 </w:t>
@@ -760,51 +760,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panel / Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。拿代碼去配對的步驟在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1n4krjkcorthxue3qcbrz">
+      <w:hyperlink w:history="1" r:id="rIdvrlbzqvwrdka65kmb5cba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Qbic 會議室預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的步驟 3 之後。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (預約面板)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -841,189 +841,201 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">數位看板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 底下登記——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8razq8rapn-h6ovx-megj">
+      <w:hyperlink w:history="1" r:id="rIdieppcxh5wyrvr4mqjm_zp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 螢幕上播數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">離開前重開機一次。重開後顯示配對代碼、或顯示會議室，就是好了；如果回到
 Android 主畫面，表示原生 Android 模式還開著。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關掉應用程式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">跑著 Offision 應用程式的設備，表面上沒有離開它的路；在面板上這正是用意。真的
 需要的時候——要去設備本身的設定，或是要把畫面交出去——應用程式自己有一條：用密
 碼開啟面板的主控台，選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設置</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，清單靠下面的地方就是 </w:t>
+        <w:t xml:space="preserve">，頁面最下面的動作卡片裡就有 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">返回 Android</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（以前
+叫 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">離開 Offision</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3257550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="qbic-console-leave-offision" descr="面板自己的主控台裡的離開 Offision，就在重新啟動裝置下面。圖是英文畫面。" title="面板自己的主控台裡的離開 Offision，就在重新啟動裝置下面。圖是英文畫面。"/>
+            <wp:docPr id="1" name="qbic-console-leave-offision" descr="面板自己的主控台裡，設置頁最下面的動作卡片：返回 Android。圖是英文畫面。" title="面板自己的主控台裡，設置頁最下面的動作卡片：返回 Android。圖是英文畫面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3257550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">面板自己的主控台裡的離開 Offision，就在重新啟動裝置下面。圖是英文畫面。</w:t>
-[...8 lines deleted...]
-啟動。這一列只出現在跑著已安裝應用程式的設備上；瀏覽器模式沒有東西可以離開。</w:t>
+        <w:t xml:space="preserve">面板自己的主控台裡，設置頁最下面的動作卡片：返回 Android。圖是英文畫面。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">確認之後，它會關掉應用程式，把畫面交回 Qbic 的啟動器。它不會自己再開起來，要回去
+得重新啟動。這張卡片只出現在跑著已安裝應用程式的設備上；瀏覽器模式沒有東西可以
+離開。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">怎麼進到那個主控台、以及擋在前面的那組密碼，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadxzelr_54kl9ucqbl6iy">
+      <w:hyperlink w:history="1" r:id="rIdwzklmqwwfykave0us59ly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定開啟面板設定的那組密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題的時候</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1403,51 +1415,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主控台的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設置</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> › </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">離開 Offision</w:t>
+              <w:t xml:space="preserve">返回 Android</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，在面板密碼的後面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇沒有做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1466,51 +1478,51 @@
       <w:r>
         <w:t xml:space="preserve"> 裝好並跑起來的應用程式只是一台顯示代碼的設備；會議室、
 版面和各項設定，都是那組代碼在主控台被使用時才決定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會改變硬體做得到的事。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有內建讀卡機的設備不會因此多出一個；機型
 列在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjuwtuzq_pjsphv68c3nt">
+      <w:hyperlink w:history="1" r:id="rIdt0znc6uw6eol0nsgg3goa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1520,51 +1532,51 @@
         <w:t xml:space="preserve"> 播放器會自己更新；外面那層應用程式就是一般的
 Android 套件，用同樣的方式裝新的上去就是更新。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把畫面收乾淨。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在你叫設備把 Android 的導覽列藏起來之前，它都會留在
 螢幕底部、壓在播放器上面——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyoknjemwoddednv_axyz-">
+      <w:hyperlink w:history="1" r:id="rIdvug4tnrybfnk7jk7hkpvl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上隱藏 Android 導覽列</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1989,51 +2001,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0jijouimszcokgwae8uo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdpkhukmavrssca9ixp4xr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId1n4krjkcorthxue3qcbrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId8razq8rapn-h6ovx-megj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdadxzelr_54kl9ucqbl6iy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdpjuwtuzq_pjsphv68c3nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdyoknjemwoddednv_axyz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51dcadbe5537c1c3eef18c4e0c07a21de8f3791f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e908af5722f4af27e424c0704e5e2e7d82054a31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4b09bb0229b3f861b6694b833395d40877f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2520cdbb004115cf8e8edeac69df8a5a6162a53.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpd95p-_02edrvnke8tbef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdabste8g9we44xkdk0rr9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdvrlbzqvwrdka65kmb5cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdieppcxh5wyrvr4mqjm_zp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdwzklmqwwfykave0us59ly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdt0znc6uw6eol0nsgg3goa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdvug4tnrybfnk7jk7hkpvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51dcadbe5537c1c3eef18c4e0c07a21de8f3791f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e908af5722f4af27e424c0704e5e2e7d82054a31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4b09bb0229b3f861b6694b833395d40877f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2520cdbb004115cf8e8edeac69df8a5a6162a53.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Qbic 設備上安裝 Offision 應用程式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>