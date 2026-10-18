--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,82 +52,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpd95p-_02edrvnke8tbef">
+      <w:hyperlink w:history="1" r:id="rId-asdswwfzwvf_hkegiwhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-device-by-usb/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 設備的自家啟動器底下跑的是 Android，而出廠的啟動器顯示的是一個網址。裝上
 Offision 應用程式，就會改變啟動器要開的東西。安裝這件事得在設備前面手動做，因
 為 Offision 沒辦法把應用程式推送到 Qbic 硬體上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">底下的步驟在會議室預約面板、數位看板盒子和接待自助機上都一樣。至於到底該不該
 裝——它比面板自己的瀏覽器多了什麼、少了什麼會悄悄失效——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdabste8g9we44xkdk0rr9z">
+      <w:hyperlink w:history="1" r:id="rId1mbfjjoq0bd84bw2fogc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 設備已供電、已連上網路，而且停在自己的 </w:t>
@@ -760,51 +760,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panel / Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。拿代碼去配對的步驟在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvrlbzqvwrdka65kmb5cba">
+      <w:hyperlink w:history="1" r:id="rId_vw3bqh1rzspqnekgl-j7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Qbic 會議室預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的步驟 3 之後。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (預約面板)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -841,51 +841,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">數位看板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 底下登記——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdieppcxh5wyrvr4mqjm_zp">
+      <w:hyperlink w:history="1" r:id="rId-hdcfqhmntf3dykugrzkn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 螢幕上播數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">離開前重開機一次。重開後顯示配對代碼、或顯示會議室，就是好了；如果回到
 Android 主畫面，表示原生 Android 模式還開著。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -991,51 +991,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">面板自己的主控台裡，設置頁最下面的動作卡片：返回 Android。圖是英文畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認之後，它會關掉應用程式，把畫面交回 Qbic 的啟動器。它不會自己再開起來，要回去
 得重新啟動。這張卡片只出現在跑著已安裝應用程式的設備上；瀏覽器模式沒有東西可以
 離開。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">怎麼進到那個主控台、以及擋在前面的那組密碼，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzklmqwwfykave0us59ly">
+      <w:hyperlink w:history="1" r:id="rId_pqk-v1eyptudpfdmipu6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定開啟面板設定的那組密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題的時候</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1478,51 +1478,51 @@
       <w:r>
         <w:t xml:space="preserve"> 裝好並跑起來的應用程式只是一台顯示代碼的設備；會議室、
 版面和各項設定，都是那組代碼在主控台被使用時才決定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會改變硬體做得到的事。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有內建讀卡機的設備不會因此多出一個；機型
 列在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt0znc6uw6eol0nsgg3goa">
+      <w:hyperlink w:history="1" r:id="rIdnw87m0izg6i2evhoias-a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1532,51 +1532,51 @@
         <w:t xml:space="preserve"> 播放器會自己更新；外面那層應用程式就是一般的
 Android 套件，用同樣的方式裝新的上去就是更新。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把畫面收乾淨。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在你叫設備把 Android 的導覽列藏起來之前，它都會留在
 螢幕底部、壓在播放器上面——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvug4tnrybfnk7jk7hkpvl">
+      <w:hyperlink w:history="1" r:id="rIdby1ihizpmuwiwmon8da-0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上隱藏 Android 導覽列</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2001,51 +2001,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpd95p-_02edrvnke8tbef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdabste8g9we44xkdk0rr9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdvrlbzqvwrdka65kmb5cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdieppcxh5wyrvr4mqjm_zp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdwzklmqwwfykave0us59ly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdt0znc6uw6eol0nsgg3goa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdvug4tnrybfnk7jk7hkpvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51dcadbe5537c1c3eef18c4e0c07a21de8f3791f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e908af5722f4af27e424c0704e5e2e7d82054a31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4b09bb0229b3f861b6694b833395d40877f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2520cdbb004115cf8e8edeac69df8a5a6162a53.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-asdswwfzwvf_hkegiwhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId1mbfjjoq0bd84bw2fogc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId_vw3bqh1rzspqnekgl-j7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId-hdcfqhmntf3dykugrzkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId_pqk-v1eyptudpfdmipu6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdnw87m0izg6i2evhoias-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdby1ihizpmuwiwmon8da-0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc2fccafad4d5dc58d5baef28d5964e1a2ec7fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/117fd75979551ad1448a92fd010d57ab41714429.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39c5b4e5b9cc6af802addd02a892a6c58f3912eb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb39f326491bf914c627800882aa9ae219150313.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Qbic 設備上安裝 Offision 應用程式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>