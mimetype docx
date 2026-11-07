--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,82 +52,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-asdswwfzwvf_hkegiwhv">
+      <w:hyperlink w:history="1" r:id="rIdu13rn1cynw8a5icgedsp4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-device-by-usb/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 設備的自家啟動器底下跑的是 Android，而出廠的啟動器顯示的是一個網址。裝上
 Offision 應用程式，就會改變啟動器要開的東西。安裝這件事得在設備前面手動做，因
 為 Offision 沒辦法把應用程式推送到 Qbic 硬體上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">底下的步驟在會議室預約面板、數位看板盒子和接待自助機上都一樣。至於到底該不該
 裝——它比面板自己的瀏覽器多了什麼、少了什麼會悄悄失效——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1mbfjjoq0bd84bw2fogc4">
+      <w:hyperlink w:history="1" r:id="rIdqb7-s_t-y64jzyvckmklx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 設備已供電、已連上網路，而且停在自己的 </w:t>
@@ -760,51 +760,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panel / Signage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。拿代碼去配對的步驟在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_vw3bqh1rzspqnekgl-j7">
+      <w:hyperlink w:history="1" r:id="rIdoiqj335h62aved9frfopi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Qbic 會議室預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的步驟 3 之後。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (預約面板)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -841,51 +841,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">數位看板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 底下登記——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-hdcfqhmntf3dykugrzkn">
+      <w:hyperlink w:history="1" r:id="rIdsx2ygnh-z-qc8w-ydmpm_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 螢幕上播數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">離開前重開機一次。重開後顯示配對代碼、或顯示會議室，就是好了；如果回到
 Android 主畫面，表示原生 Android 模式還開著。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -991,51 +991,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">面板自己的主控台裡，設置頁最下面的動作卡片：返回 Android。圖是英文畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認之後，它會關掉應用程式，把畫面交回 Qbic 的啟動器。它不會自己再開起來，要回去
 得重新啟動。這張卡片只出現在跑著已安裝應用程式的設備上；瀏覽器模式沒有東西可以
 離開。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">怎麼進到那個主控台、以及擋在前面的那組密碼，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_pqk-v1eyptudpfdmipu6">
+      <w:hyperlink w:history="1" r:id="rIdvmplkj1ld3ip2lgseow0y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定開啟面板設定的那組密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題的時候</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1478,51 +1478,51 @@
       <w:r>
         <w:t xml:space="preserve"> 裝好並跑起來的應用程式只是一台顯示代碼的設備；會議室、
 版面和各項設定，都是那組代碼在主控台被使用時才決定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會改變硬體做得到的事。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有內建讀卡機的設備不會因此多出一個；機型
 列在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnw87m0izg6i2evhoias-a">
+      <w:hyperlink w:history="1" r:id="rIdwnxnxtznlg8hzflsps8zb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1532,51 +1532,51 @@
         <w:t xml:space="preserve"> 播放器會自己更新；外面那層應用程式就是一般的
 Android 套件，用同樣的方式裝新的上去就是更新。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把畫面收乾淨。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在你叫設備把 Android 的導覽列藏起來之前，它都會留在
 螢幕底部、壓在播放器上面——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdby1ihizpmuwiwmon8da-0">
+      <w:hyperlink w:history="1" r:id="rIdebzw6ktcze3cfgymxru5s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上隱藏 Android 導覽列</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2001,51 +2001,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-asdswwfzwvf_hkegiwhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId1mbfjjoq0bd84bw2fogc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId_vw3bqh1rzspqnekgl-j7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId-hdcfqhmntf3dykugrzkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId_pqk-v1eyptudpfdmipu6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdnw87m0izg6i2evhoias-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdby1ihizpmuwiwmon8da-0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc2fccafad4d5dc58d5baef28d5964e1a2ec7fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/117fd75979551ad1448a92fd010d57ab41714429.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39c5b4e5b9cc6af802addd02a892a6c58f3912eb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb39f326491bf914c627800882aa9ae219150313.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu13rn1cynw8a5icgedsp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdqb7-s_t-y64jzyvckmklx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdoiqj335h62aved9frfopi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdsx2ygnh-z-qc8w-ydmpm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdvmplkj1ld3ip2lgseow0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdwnxnxtznlg8hzflsps8zb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdebzw6ktcze3cfgymxru5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc2fccafad4d5dc58d5baef28d5964e1a2ec7fa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/117fd75979551ad1448a92fd010d57ab41714429.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39c5b4e5b9cc6af802addd02a892a6c58f3912eb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb39f326491bf914c627800882aa9ae219150313.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Qbic 設備上安裝 Offision 應用程式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>