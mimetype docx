--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板上如何證明身份</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">面板可以要求的憑證有五種，另外還有一個「什麼都不要求」的選項。每一種需要先準備 什麼，以及同一棟大樓裡的兩台面板為什麼可以要求不同的東西。</w:t>
+        <w:t xml:space="preserve">面板可以要求的憑證有五種，另外還有一個「什麼都不要求」的選項。每一種需要先準備什麼，以及同一棟大樓裡的兩台面板為什麼可以要求不同的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdquwjk8h_uai0llz-kgua7">
+      <w:hyperlink w:history="1" r:id="rIdzjvauycubipes-0rm1spm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/identify-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板在預約房間、讓人簽到，或提早結束之前，會想知道站在那裡的是誰。能回答這個問題
 的憑證有五種，第六個選項則是不問。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -417,62 +417,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把卡片靠近讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板具備讀卡機，且</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzrnenyqxoarbdzarz8-o7">
+            <w:hyperlink w:history="1" r:id="rIdyqdndwt4lkneeiyizpn4t">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">門禁卡</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">裡已把卡號登記給本人 —— 請參考</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdt9oiom-4gzpmua1lorgcy">
+            <w:hyperlink w:history="1" r:id="rIdvtvwplmtxiik1zhfz1xc2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">感應員工卡簽到</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1260"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -711,51 +711,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的選項。選擇它會建立一筆沒有發起人的預約 ——
 房間被佔住，但沒有任何紀錄說明是誰取用的。它只會出現在預約類的操作上，而且只存在於
 面板設定中；系統層級沒有對應的項目，這是刻意的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把它留成面板上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">唯一</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的方式，那個問題就整個消失了 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbqqwxqcxgusiiqgk1hr6p">
+      <w:hyperlink w:history="1" r:id="rIdtocfzwjablig31nseuk8p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓人不必登入就能在面板上預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">從頭到尾示範了一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些方式在哪裡設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個畫面，後者覆蓋前者。</w:t>
@@ -765,51 +765,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">決定整個組織的預設值 —— 二維碼、員工卡、身份驗証碼、預約編號與人臉
 辨識，並註明</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在設備上啟用以下至少一種簽到方法。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有自訂覆蓋的面板都跟隨它。
 該畫面收錄於</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4wzb9cc-i0jdm9zgq4zxr">
+      <w:hyperlink w:history="1" r:id="rId9gxwxxxvqdnoaoqqutldi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (登入方式)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -932,51 +932,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩件事不跟隨這個覆蓋：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約編號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">根本不在面板設定的清單上（見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdultn1sf2rcgjhai6l_dnr">
+      <w:hyperlink w:history="1" r:id="rId28cmugdhg2onmpkks-zwp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓外部與會者以預約編號簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。無論面板設定為何，面板都採用全組織畫面
 上的值。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1062,51 +1062,51 @@
       <w:r>
         <w:t xml:space="preserve"> 通過身份識別，和被允許預約、簽到或延長，是兩回
 事；後者取決於資源的預約規則與該人的權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">識別碼本身。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每個人在使用者應用程式中設定與變更。管理員可以重新設定一組，
 但永遠看不到目前的值 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkov_gc0best7a3khp3mu">
+      <w:hyperlink w:history="1" r:id="rIdkjn8yed6qc3aexam3jgiz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓人在面板上以識別碼驗證身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1125,51 +1125,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板提供哪些按鈕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是面板設定的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面 ——
 請參考</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpwnep-mzmwhezhutouvey">
+      <w:hyperlink w:history="1" r:id="rIdrqkwcxxzvkn0enydi0uog">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓人在面板上直接取用空著的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1594,51 +1594,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdquwjk8h_uai0llz-kgua7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdzrnenyqxoarbdzarz8-o7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdt9oiom-4gzpmua1lorgcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdbqqwxqcxgusiiqgk1hr6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rId4wzb9cc-i0jdm9zgq4zxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdultn1sf2rcgjhai6l_dnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdgkov_gc0best7a3khp3mu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdpwnep-mzmwhezhutouvey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09e02e55928b59e37631f3953e8aa7ae37118fa1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b098a30546f0e32306126c08b6eec62888c1aeb1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/007abf93dcd3c38d42ec96b3f3170c9402662fbd.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzjvauycubipes-0rm1spm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdyqdndwt4lkneeiyizpn4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdvtvwplmtxiik1zhfz1xc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdtocfzwjablig31nseuk8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rId9gxwxxxvqdnoaoqqutldi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId28cmugdhg2onmpkks-zwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdkjn8yed6qc3aexam3jgiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdrqkwcxxzvkn0enydi0uog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09e02e55928b59e37631f3953e8aa7ae37118fa1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b098a30546f0e32306126c08b6eec62888c1aeb1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/007abf93dcd3c38d42ec96b3f3170c9402662fbd.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在面板上如何證明身份</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>