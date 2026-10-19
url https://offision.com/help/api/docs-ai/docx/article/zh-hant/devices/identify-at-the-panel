--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjvauycubipes-0rm1spm">
+      <w:hyperlink w:history="1" r:id="rIdbgk8mdnj02m4_zn52ook-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/identify-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板在預約房間、讓人簽到，或提早結束之前，會想知道站在那裡的是誰。能回答這個問題
 的憑證有五種，第六個選項則是不問。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -417,62 +417,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把卡片靠近讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板具備讀卡機，且</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyqdndwt4lkneeiyizpn4t">
+            <w:hyperlink w:history="1" r:id="rIdupyx5uf6al5hqejujim7j">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">門禁卡</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">裡已把卡號登記給本人 —— 請參考</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvtvwplmtxiik1zhfz1xc2">
+            <w:hyperlink w:history="1" r:id="rIdk7oextbu0wba7sad7pcax">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">感應員工卡簽到</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1260"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -711,51 +711,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的選項。選擇它會建立一筆沒有發起人的預約 ——
 房間被佔住，但沒有任何紀錄說明是誰取用的。它只會出現在預約類的操作上，而且只存在於
 面板設定中；系統層級沒有對應的項目，這是刻意的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把它留成面板上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">唯一</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的方式，那個問題就整個消失了 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtocfzwjablig31nseuk8p">
+      <w:hyperlink w:history="1" r:id="rId619ecv1sck43sy2cqfn48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓人不必登入就能在面板上預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">從頭到尾示範了一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些方式在哪裡設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個畫面，後者覆蓋前者。</w:t>
@@ -765,51 +765,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登入方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">決定整個組織的預設值 —— 二維碼、員工卡、身份驗証碼、預約編號與人臉
 辨識，並註明</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在設備上啟用以下至少一種簽到方法。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有自訂覆蓋的面板都跟隨它。
 該畫面收錄於</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9gxwxxxvqdnoaoqqutldi">
+      <w:hyperlink w:history="1" r:id="rIdvbxxs9bys4c2a4vpovpaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (登入方式)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -932,51 +932,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩件事不跟隨這個覆蓋：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約編號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">根本不在面板設定的清單上（見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId28cmugdhg2onmpkks-zwp">
+      <w:hyperlink w:history="1" r:id="rIdzdffeg4wxgjm0wcqq7nmz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓外部與會者以預約編號簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。無論面板設定為何，面板都採用全組織畫面
 上的值。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1062,51 +1062,51 @@
       <w:r>
         <w:t xml:space="preserve"> 通過身份識別，和被允許預約、簽到或延長，是兩回
 事；後者取決於資源的預約規則與該人的權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">識別碼本身。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每個人在使用者應用程式中設定與變更。管理員可以重新設定一組，
 但永遠看不到目前的值 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjn8yed6qc3aexam3jgiz">
+      <w:hyperlink w:history="1" r:id="rId6axdrhafmyfaylqfn0_7p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓人在面板上以識別碼驗證身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1125,51 +1125,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板提供哪些按鈕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是面板設定的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面 ——
 請參考</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqkwcxxzvkn0enydi0uog">
+      <w:hyperlink w:history="1" r:id="rIdxr-at3gnvoiomzxptmnxa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓人在面板上直接取用空著的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1594,51 +1594,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzjvauycubipes-0rm1spm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdyqdndwt4lkneeiyizpn4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdvtvwplmtxiik1zhfz1xc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdtocfzwjablig31nseuk8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rId9gxwxxxvqdnoaoqqutldi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId28cmugdhg2onmpkks-zwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdkjn8yed6qc3aexam3jgiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdrqkwcxxzvkn0enydi0uog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09e02e55928b59e37631f3953e8aa7ae37118fa1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b098a30546f0e32306126c08b6eec62888c1aeb1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/007abf93dcd3c38d42ec96b3f3170c9402662fbd.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbgk8mdnj02m4_zn52ook-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdupyx5uf6al5hqejujim7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdk7oextbu0wba7sad7pcax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId619ecv1sck43sy2cqfn48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdvbxxs9bys4c2a4vpovpaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdzdffeg4wxgjm0wcqq7nmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId6axdrhafmyfaylqfn0_7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdxr-at3gnvoiomzxptmnxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8895056d77a9942d25d33d4bcc4fa14aeef617a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b63e4888aaf726894f72b00cc880c11dd9a95f11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be88752d7b41916229865901673fe5dd0a9c200f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在面板上如何證明身份</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>