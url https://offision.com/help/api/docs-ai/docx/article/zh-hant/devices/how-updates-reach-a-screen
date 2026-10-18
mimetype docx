--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4rdvxadveu1epwk9x2k_a">
+      <w:hyperlink w:history="1" r:id="rIdihrphoodmekgmrnrtzdqn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/how-updates-reach-a-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有任何一個畫面是靠更新週期運作的。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每一台會議室面板、數位看板和報到機，
 開機時都會自己開啟一條通往 Offision 的連線並保持著，任何變更一發生就順著這條連線
@@ -304,158 +304,158 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">回來之後還是舊設定的面板:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 等它重新上線後，在裝置清單中該列按 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重新啟動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它會在啟動時載入設定。不要在它
 還離線的時候這樣做——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf0jn1o6z-7rt_txomta5w">
+      <w:hyperlink w:history="1" r:id="rIdljacdcok45nvqt_0imrao">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路中斷時會議室面板仍能運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不包含什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自己的手機。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 邀請連結開啟的是一般網頁而不是一台裝置，所以它不是等變更送
 過來，而是每隔約 30 秒自己確認一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電子紙標籤。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 變更會立刻送到標籤，但電子墨水本身需要時間才會換頁——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu5ixcsn7pg8podalbi5o8">
+      <w:hyperlink w:history="1" r:id="rIdwgpav0vz9wp4leewn011i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子紙標籤多久更新一次</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有網路的畫面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那就完全送不進去，不過它仍會繼續顯示已經取得的當天行程
 ——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbhupoio7--qqd56ghr8sn">
+      <w:hyperlink w:history="1" r:id="rIdqz4ag2jv6q5pfvwlergnh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路中斷時會議室面板仍能運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">少了一個主機名稱的允許清單。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 即時更新走的位址和應用程式不同，擋掉它的症狀是
 看起來一切正常、畫面載入得出來，然後就再也不會變——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazqskz79pqf5qngosgqpp">
+      <w:hyperlink w:history="1" r:id="rIdidhg1sbbaddqxml34etpl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 連線的所有位址</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -880,51 +880,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4rdvxadveu1epwk9x2k_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdf0jn1o6z-7rt_txomta5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdu5ixcsn7pg8podalbi5o8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdbhupoio7--qqd56ghr8sn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdazqskz79pqf5qngosgqpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cbbd2916748f8288311baf3743253b99d3a4af21.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdihrphoodmekgmrnrtzdqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdljacdcok45nvqt_0imrao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdwgpav0vz9wp4leewn011i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdqz4ag2jv6q5pfvwlergnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdidhg1sbbaddqxml34etpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/827ba1dc29335faab5509b90d91c9e1beea4a00c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>只要有變更，面板和螢幕就立刻更新</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>