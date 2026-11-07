--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihrphoodmekgmrnrtzdqn">
+      <w:hyperlink w:history="1" r:id="rIdzy4fbur3y8lcfs2oarclx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/how-updates-reach-a-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有任何一個畫面是靠更新週期運作的。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每一台會議室面板、數位看板和報到機，
 開機時都會自己開啟一條通往 Offision 的連線並保持著，任何變更一發生就順著這條連線
@@ -304,158 +304,158 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">回來之後還是舊設定的面板:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 等它重新上線後，在裝置清單中該列按 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重新啟動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它會在啟動時載入設定。不要在它
 還離線的時候這樣做——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljacdcok45nvqt_0imrao">
+      <w:hyperlink w:history="1" r:id="rIddswhwtanlnd7tmu3e79p1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路中斷時會議室面板仍能運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不包含什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自己的手機。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 邀請連結開啟的是一般網頁而不是一台裝置，所以它不是等變更送
 過來，而是每隔約 30 秒自己確認一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電子紙標籤。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 變更會立刻送到標籤，但電子墨水本身需要時間才會換頁——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgpav0vz9wp4leewn011i">
+      <w:hyperlink w:history="1" r:id="rIdglngdwptedizotkufipt3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子紙標籤多久更新一次</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有網路的畫面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那就完全送不進去，不過它仍會繼續顯示已經取得的當天行程
 ——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqz4ag2jv6q5pfvwlergnh">
+      <w:hyperlink w:history="1" r:id="rIdtygf3a9s4db-9b-x-zylm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路中斷時會議室面板仍能運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">少了一個主機名稱的允許清單。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 即時更新走的位址和應用程式不同，擋掉它的症狀是
 看起來一切正常、畫面載入得出來，然後就再也不會變——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidhg1sbbaddqxml34etpl">
+      <w:hyperlink w:history="1" r:id="rId4-w1bfjmxytvkulyqrwaw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 連線的所有位址</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -880,51 +880,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdihrphoodmekgmrnrtzdqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdljacdcok45nvqt_0imrao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdwgpav0vz9wp4leewn011i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdqz4ag2jv6q5pfvwlergnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdidhg1sbbaddqxml34etpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/827ba1dc29335faab5509b90d91c9e1beea4a00c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzy4fbur3y8lcfs2oarclx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIddswhwtanlnd7tmu3e79p1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdglngdwptedizotkufipt3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdtygf3a9s4db-9b-x-zylm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId4-w1bfjmxytvkulyqrwaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/827ba1dc29335faab5509b90d91c9e1beea4a00c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>只要有變更，面板和螢幕就立刻更新</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>