--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,115 +26,194 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Qbic 設備上隱藏 Android 導覽列</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qbic 設備會在螢幕底部顯示 Android 的返回、主畫面和最近使用按鈕，那條列就壓在 播放器上面。設備自己的 Player settings 裡的 Fullscreen 會把它拿掉——同時也拿掉 你離開當下這個畫面的唯一方法，所以這一步留到最後。</w:t>
+        <w:t xml:space="preserve">Qbic 設備會在螢幕底部顯示 Android 的返回、主畫面和最近使用按鈕，那條列就壓在播放器上面。Offision 應用程式的主控台可以把它們藏起來，設備自己的 Player settings 裡的 Fullscreen 也可以——只是 Fullscreen 同時拿掉你離開當下這個畫面的唯一方法，所以那一步留到最後。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnapkg_t4cub8vrbpprfnk">
+      <w:hyperlink w:history="1" r:id="rIddvcljw4om7pwtsycwd5jp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/hide-the-navigation-bar-on-a-qbic-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Android 把返回、主畫面和最近使用這幾個按鈕放在螢幕底部的一條列上。掛在牆上的面
 板用不到那條列，它只是壓在播放器上面，所以想讓成品看起來完整，通常就得把它拿
 掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">這是設備的設定，不是 Offision 的——所以要在 Qbic 自己的 </w:t>
+        <w:t xml:space="preserve">這件事有兩個開關。在以面板模式執行 Offision 應用程式的設備上，面板自己的主控台
+有一個，而且預設是開的。Qbic 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Player settings</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 裡
-關掉，而且設備在跑什麼它都管得到。</w:t>
+        <w:t xml:space="preserve"> 裡有另一個，也就是
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fullscreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，設備在跑什麼它都管得到。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">如果設備跑的是 Offision 應用程式</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">打開面板的主控台，進入 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">顯示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 底下找 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">隱藏導覽列</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。除非有人把它
+關掉，否則它是開的；在 Qbic 上它也會一併設定設備自己的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fullscreen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，所以兩者
+永遠不會各說各話。要在設備上作業時把它關掉，那條列就會回來；離開面板模式也一樣
+會讓它回來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這一列只出現在 4.5.20 起的 Android 應用程式上。應用程式較舊，或設備跑的是別的東
+西時，請用下面 Qbic 自己的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 設備已經配對，正顯示著它的會議室或播放清單，而你就站在它前面。這是對一台設備要
 做的最後一件事，理由如下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 其他的事先做完</w:t>
@@ -347,96 +426,107 @@
         <w:t xml:space="preserve">重新啟動，看看回來的是什麼。停在會議室或播放清單、底部邊緣什麼都沒有，就完成
 了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後點一下螢幕。播放器自己的控制項應該會出現，Android 那條列不該出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要把那條列找回來時</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">在同一個地方把 </w:t>
+        <w:t xml:space="preserve">用目前的應用程式時，在主控台把 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">隱藏導覽列</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 關掉即可。否則就在同一個地方把
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fullscreen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 關掉——只是沒有導覽按鈕，你得先想辦法進到
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Player settings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而在跑著 Offision 應用程式的設備上，那表示要先離開應用程
 式。主控台的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">離開 Offision</w:t>
+        <w:t xml:space="preserve">返回 Android</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是做這件事的，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9jtmq-ywqrmbvtbe-4ct7">
+      <w:hyperlink w:history="1" r:id="rIdpydn8x92ugqrqct5mrst0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個設定沒有做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -479,66 +569,75 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會改變面板顯示什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室、版面和各項功能，都是設備配對時在主控台
 決定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision 這邊沒有對應的設定。</w:t>
-[...3 lines deleted...]
-控台沒有全螢幕那一列，所以還露著那條列的面板要在 </w:t>
+        <w:t xml:space="preserve">主控台的開關不是每個應用程式都有。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 只有 4.5.20 起的 Android 應用程式帶有
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">隱藏導覽列</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">；應用程式較舊的面板要在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Player settings</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 裡修，
-不是在主控台。</w:t>
+        <w:t xml:space="preserve"> 裡修。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -954,51 +1053,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnapkg_t4cub8vrbpprfnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rId9jtmq-ywqrmbvtbe-4ct7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1061dbae23084972c93a8d4764688540a3ea1c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddvcljw4om7pwtsycwd5jp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdpydn8x92ugqrqct5mrst0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1061dbae23084972c93a8d4764688540a3ea1c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Qbic 設備上隱藏 Android 導覽列</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>