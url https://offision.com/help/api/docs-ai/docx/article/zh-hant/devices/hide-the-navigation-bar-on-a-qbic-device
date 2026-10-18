--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvcljw4om7pwtsycwd5jp">
+      <w:hyperlink w:history="1" r:id="rId7x1tetdvkms5dtxl8d8nc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/hide-the-navigation-bar-on-a-qbic-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Android 把返回、主畫面和最近使用這幾個按鈕放在螢幕底部的一條列上。掛在牆上的面
 板用不到那條列，它只是壓在播放器上面，所以想讓成品看起來完整，通常就得把它拿
 掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -482,51 +482,51 @@
       <w:r>
         <w:t xml:space="preserve">，而在跑著 Offision 應用程式的設備上，那表示要先離開應用程
 式。主控台的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">返回 Android</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是做這件事的，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpydn8x92ugqrqct5mrst0">
+      <w:hyperlink w:history="1" r:id="rIdie8euo5bi1zdztwbpym4n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個設定沒有做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1053,51 +1053,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddvcljw4om7pwtsycwd5jp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdpydn8x92ugqrqct5mrst0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c1061dbae23084972c93a8d4764688540a3ea1c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7x1tetdvkms5dtxl8d8nc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdie8euo5bi1zdztwbpym4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/717c5e6deecdc64f28ea09b826278ea5485fbb66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Qbic 設備上隱藏 Android 導覽列</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>