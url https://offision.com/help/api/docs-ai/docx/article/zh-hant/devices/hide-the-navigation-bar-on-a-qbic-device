--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7x1tetdvkms5dtxl8d8nc">
+      <w:hyperlink w:history="1" r:id="rId5b6rzy2fhvwrez3qt2pj9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/hide-the-navigation-bar-on-a-qbic-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Android 把返回、主畫面和最近使用這幾個按鈕放在螢幕底部的一條列上。掛在牆上的面
 板用不到那條列，它只是壓在播放器上面，所以想讓成品看起來完整，通常就得把它拿
 掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -482,51 +482,51 @@
       <w:r>
         <w:t xml:space="preserve">，而在跑著 Offision 應用程式的設備上，那表示要先離開應用程
 式。主控台的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">返回 Android</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是做這件事的，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdie8euo5bi1zdztwbpym4n">
+      <w:hyperlink w:history="1" r:id="rIdirl5nics_mxlyjnzedfrd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個設定沒有做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1053,51 +1053,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7x1tetdvkms5dtxl8d8nc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdie8euo5bi1zdztwbpym4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/717c5e6deecdc64f28ea09b826278ea5485fbb66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5b6rzy2fhvwrez3qt2pj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/hide-the-navigation-bar-on-a-qbic-device/" TargetMode="External"/><Relationship Id="rIdirl5nics_mxlyjnzedfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/717c5e6deecdc64f28ea09b826278ea5485fbb66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Qbic 設備上隱藏 Android 導覽列</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>