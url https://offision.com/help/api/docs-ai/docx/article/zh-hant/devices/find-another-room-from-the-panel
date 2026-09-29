--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,206 +26,217 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從面板尋找其他房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">有人站在已被佔用的門前時，面板可以列出同一棟大樓還有哪些房間可用，兩下就完成預約。 只要看懂那六種列的意思，這份清單本身就是說明。</w:t>
+        <w:t xml:space="preserve">不論面板自己那間房間是什麼狀態，都會顯示「其他房間」。一個開關就能同時關掉這個按鈕，以及通往其他房間的每一條路。六種列各是什麼意思，以及怎麼關掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-17</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwshsma3af2ni06juwn0c_">
+      <w:hyperlink w:history="1" r:id="rId4nxbjwlw6dvxrjmz7knhr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/find-another-room-from-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議就要開始，房間卻有人在用。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">讓這件事不必動用到電腦：面板列出同一棟大樓
 還有哪些空著，再兩下就預約完成。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-other-rooms-button-zh-hant" descr="按鈕就在「馬上使用」旁邊，而且只有這間房間空著時才會出現。" title="按鈕就在「馬上使用」旁邊，而且只有這間房間空著時才會出現。"/>
+            <wp:docPr id="1" name="panel-other-rooms-button-zh-hant" descr="空房間上的「其他房間」，就在「馬上使用」旁邊。" title="空房間上的「其他房間」，就在「馬上使用」旁邊。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">按鈕就在「馬上使用」旁邊，而且只有這間房間空著時才會出現。</w:t>
+        <w:t xml:space="preserve">空房間上的「其他房間」，就在「馬上使用」旁邊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">最後這點常讓人意外。按鈕只在面板</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">那間房間空著時才出現；使用中的房間顯示的是
+        <w:t xml:space="preserve">這個按鈕不會隨房間狀態出現或消失。空著、等待簽到、使用中，它都在——站在已被佔用的門前
+的人，正是最需要它的人。會變的只有旁邊那一顆：空著時是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">馬上使用</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，等待簽到時是
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">簽到</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，使用中則是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">結束</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。站在已被佔用的門前找房間的人，本來就找錯面板了。</w:t>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">清單的範圍是整棟大樓，不是同一層</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一列都是與這台面板的房間同類型、位於同一棟大樓的資源，並且已把面板自己那間排除。
 沒有人數篩選、沒有設備篩選，也沒有樓層篩選；人數和設備圖示是給你比較用的，不是用來縮小
 範圍的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -658,51 +669,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三種淡色狀態各自來自不同的畫面，去找設定之前值得先知道：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">暫停服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 資源本身的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdft9jtvec3u-5y_eevgqgj">
+      <w:hyperlink w:history="1" r:id="rIdgmyhsvnd8yqhntchu3zoa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">新增暫停服務期間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -836,130 +847,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">放在不該讓人自行取用房間的位置的面板——大堂、多租戶共用樓層——可以拿掉它。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示其他房間按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在預約面板設定的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">門禁與其他</w:t>
+        <w:t xml:space="preserve">在面板上預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">群組，而且是以設定為單位，會套用到共用同一份
-設定的每一台面板。</w:t>
+設定的每一台面板。在室內面板上，同一個開關位於</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">底下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2524125"/>
+            <wp:extent cx="5715000" cy="4495800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-show-other-rooms-toggle-zh-hant" descr="設定「門禁與其他」群組裡的「顯示其他房間按鈕」。" title="設定「門禁與其他」群組裡的「顯示其他房間按鈕」。"/>
+            <wp:docPr id="1" name="panel-show-other-rooms-toggle-zh-hant" descr="設定「在面板上預約」群組裡的「顯示其他房間按鈕」。" title="設定「在面板上預約」群組裡的「顯示其他房間按鈕」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2524125"/>
+                      <a:ext cx="5715000" cy="4495800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">設定「門禁與其他」群組裡的「顯示其他房間按鈕」。</w:t>
+        <w:t xml:space="preserve">設定「在面板上預約」群組裡的「顯示其他房間按鈕」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">關掉之後，關上的不只是這個按鈕，而是通往其他房間的每一條路：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">預約面板上的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他房間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">室內面板上的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">附近的房間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，主畫面和時間選擇面板都算。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">會議快結束、或下一場即將開始時，室內面板提供的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">移至其他房間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">預約時間選擇器裡的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">尋找其他可用的</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，以及時段受限時「下一場預約」提示底下的同一個連結。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">提示本身和選擇器都會保留，因為兩者都不是用來預約其他房間的。判斷集中在一處，而不是各個
+按鈕各自檢查，所以設定成不得預約其他房間的面板，不會從沒想到的路徑被繞過去。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-buttons-other-rooms-off-zh-hant" descr="同一間空房間，開關關掉後：動作列只剩下「馬上使用」。" title="同一間空房間，開關關掉後：動作列只剩下「馬上使用」。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">同一間空房間，開關關掉後：動作列只剩下「馬上使用」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用控制面板外觀的面板，會把同一份房間清單顯示為依樓層分組的面板；列與狀態都相同。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1383,51 +1575,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwshsma3af2ni06juwn0c_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdft9jtvec3u-5y_eevgqgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a922710c3b9ded362ad0952cb7a268ddbee3cd1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b969967f02c3f492d5ba8230c0041c2621edf0d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe642061b70a96be7485631767162028e6c436a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc34ace49f601ffdaf3e07831b08eae488886e2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4nxbjwlw6dvxrjmz7knhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdgmyhsvnd8yqhntchu3zoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a922710c3b9ded362ad0952cb7a268ddbee3cd1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b969967f02c3f492d5ba8230c0041c2621edf0d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe642061b70a96be7485631767162028e6c436a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae9b6b6105a922b6daecb06aade65256ad6daa49.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f5d6538e830dd14365c797480a0c756a1a17775.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>從面板尋找其他房間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>