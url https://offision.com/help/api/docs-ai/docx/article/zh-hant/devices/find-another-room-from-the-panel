--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4nxbjwlw6dvxrjmz7knhr">
+      <w:hyperlink w:history="1" r:id="rId3drvclpqftplbfvkzbi_r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/find-another-room-from-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議就要開始，房間卻有人在用。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他房間</w:t>
       </w:r>
@@ -669,51 +669,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三種淡色狀態各自來自不同的畫面，去找設定之前值得先知道：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">暫停服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 資源本身的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmyhsvnd8yqhntchu3zoa">
+      <w:hyperlink w:history="1" r:id="rIdczywvqgnj9rwm4v3_mhkh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">新增暫停服務期間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1575,51 +1575,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4nxbjwlw6dvxrjmz7knhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdgmyhsvnd8yqhntchu3zoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a922710c3b9ded362ad0952cb7a268ddbee3cd1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b969967f02c3f492d5ba8230c0041c2621edf0d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe642061b70a96be7485631767162028e6c436a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae9b6b6105a922b6daecb06aade65256ad6daa49.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f5d6538e830dd14365c797480a0c756a1a17775.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3drvclpqftplbfvkzbi_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdczywvqgnj9rwm4v3_mhkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dfdb9853cbb0e106162e6e95407afc2bd8f4440.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/279370e7543abd93b8a46054bea870183006f872.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96ed8647cddb389aaa29636a59e115446fca574f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c6fa9512ce9deea89f5ce390dba80026860dba5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8aacac46088188b2042750808290ff70b23ff25a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>從面板尋找其他房間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>