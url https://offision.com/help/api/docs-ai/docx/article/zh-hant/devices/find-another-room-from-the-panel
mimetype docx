--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3drvclpqftplbfvkzbi_r">
+      <w:hyperlink w:history="1" r:id="rIdsktp88mumhvlzvldaubba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/find-another-room-from-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議就要開始，房間卻有人在用。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他房間</w:t>
       </w:r>
@@ -669,51 +669,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三種淡色狀態各自來自不同的畫面，去找設定之前值得先知道：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">暫停服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 資源本身的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczywvqgnj9rwm4v3_mhkh">
+      <w:hyperlink w:history="1" r:id="rId6okt0dwrgi8xbzhe3u4zb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">新增暫停服務期間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1575,51 +1575,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3drvclpqftplbfvkzbi_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdczywvqgnj9rwm4v3_mhkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dfdb9853cbb0e106162e6e95407afc2bd8f4440.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/279370e7543abd93b8a46054bea870183006f872.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96ed8647cddb389aaa29636a59e115446fca574f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c6fa9512ce9deea89f5ce390dba80026860dba5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8aacac46088188b2042750808290ff70b23ff25a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsktp88mumhvlzvldaubba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId6okt0dwrgi8xbzhe3u4zb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dfdb9853cbb0e106162e6e95407afc2bd8f4440.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/279370e7543abd93b8a46054bea870183006f872.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96ed8647cddb389aaa29636a59e115446fca574f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c6fa9512ce9deea89f5ce390dba80026860dba5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8aacac46088188b2042750808290ff70b23ff25a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>從面板尋找其他房間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>