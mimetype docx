--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,130 +42,130 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">WRP-1000 吃 PoE+，用六位代碼認領自己。也包含內建在面板正面的讀卡機——在 Offision 支援的面板裡，只有它回傳 HID 設施碼而不是卡片序號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstytvy0makzx0c9xigjen">
+      <w:hyperlink w:history="1" r:id="rId8h6mtxk6krtumhasf3lw6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-an-iadea-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IAdea 面板是一台背後有乙太網路埠的 Android 螢幕，到貨時對 Offision 一無所知。
 沒有要註冊的原廠雲端，也沒有第二個帳號要管：供電、把 Offision 播放器放上畫面、
 用六位代碼認領它，就這樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開始之前值得先決定的，只有播放器要</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">怎麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上到畫面——安裝好的 Android 應用程式，
 還是面板自己的瀏覽器。內建讀卡機屬於應用程式那邊，而在這款面板上，那幾乎就是
 買它的全部理由。這個抉擇在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp4gr17qqhj2klyum6rgj2">
+      <w:hyperlink w:history="1" r:id="rIdng4_bwjp6hfozjcdlcwuk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這面面板要顯示的會議室已經存在——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyvngbg7w9lfabshene_bn">
+      <w:hyperlink w:history="1" r:id="rIdz3daa3ftoy4vznkg0nqad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 你摸得到面板要接的那個交換器埠，因為那個埠供不供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，是唯一會讓安裝當場
 卡住的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -353,93 +353,93 @@
         <w:t xml:space="preserve">WRP-1000-H</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同時讀 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">13.56 MHz 和 125 kHz</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，支援 HID 的是這一款。它是另一
 個料號；已經掛上牆的面板無法升級成 H 版。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論下單哪一款，都先登記一張卡、實際刷一次，再匯入其餘的。刷卡之後會發生什麼，
 在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfcs9sq1tj2wjv_st0vsp">
+      <w:hyperlink w:history="1" r:id="rIds7cbafxopobfpuls56cfv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">刷員工卡報到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；在面板上證明
 自己是誰的其他方式，在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmikn-3apqwnlmqfi5iiya">
+      <w:hyperlink w:history="1" r:id="rIdoj_iav-nzf9nw5nvi2ich">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">怎麼在面板上證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">讀卡機只在應用程式裡有用:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 內建讀卡機只有在面板跑 Offision Android 應用程式時才會動。在面板的瀏覽器裡根本
 碰不到它，卡片只能刷在 USB 讀卡機上——那也會失去設施碼的解讀，因為那是內建
 讀卡機的能力。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduh6k1kmxman0nqnxas3iy">
+      <w:hyperlink w:history="1" r:id="rIdzi6is2shlct66xdy0_ky9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 供電並接上網路</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把面板裝好，拉線回到 PoE+ 的埠。它會開進 Android。</w:t>
@@ -498,51 +498,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定位址與時區。接著選
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Set content</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，填入播放器位址：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是瀏覽器那條路，也是精靈裡那份指引帶你走的路。另一條是在面板上安裝 Offision
 的 Android 應用程式，內建讀卡機——連同它的 HID 設施碼——只有走這條才會動；見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ebikh-0cce-nx6vgmnz2">
+      <w:hyperlink w:history="1" r:id="rId84lqwtjxgfnheahpyuebg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩條路的結果一樣：面板會顯示一組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">六位配對碼</w:t>
       </w:r>
@@ -824,51 +824,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">IAdea 的指引，以及認領面板的輸入欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">精靈剩下的步驟，還有每面新面板之後會產生的通行碼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlc9rzeq8asrpbo9nvfes-">
+      <w:hyperlink w:history="1" r:id="rIdrahqukbb2y5rjvylgbdm5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板連上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——包括為什麼那組通行碼
 應該在面板上牆之前就改掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認它成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1157,84 +1157,84 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">配對碼被拒絕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">重新從面板上讀一次，不要照抄你抄下來的。睡過或重開過的面板顯示的是另一組</w:t>
+              <w:t xml:space="preserve">重新從面板上讀一次，不要照抄你抄下來的。睡過、重開過或斷過網的面板顯示的是另一組代碼，或是以無法連線的訊息取代代碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板在顯示會議室或內容，沒有出現配對碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdf64sm7plsprslf0he3jg8">
+            <w:hyperlink w:history="1" r:id="rIdrucycghcaqugfylmsviio">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板上線了，但側邊的燈一直暗著</w:t>
             </w:r>
@@ -1260,51 +1260,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">刷卡沒有反應</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板跑的是瀏覽器而不是應用程式，或卡片是 HID 而面板不是 H 版。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdw3vustqjptapwnib4g-hx">
+            <w:hyperlink w:history="1" r:id="rIdim7vqqhvbvhgrgsjlbo2q">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">刷卡沒有反應</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">HID 卡片讀成一長串序號</w:t>
             </w:r>
@@ -1399,84 +1399,84 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會用相機讀證件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 面板的相機是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臉部辨識</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在用的；這裡沒有任何東西會
 掃描印出來的證件，而 QR 的方式是反過來的——面板顯示代碼，由人去掃描它。
 兩者都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdberuamcue1_yh3g7-nq77">
+      <w:hyperlink w:history="1" r:id="rIdtz8rrqn8evryvfz0d-09j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">怎麼在面板上證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不決定面板能做什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 品牌那一格決定的是你會看到哪一份安裝指引；能做
 什麼取決於硬體，以及它跑的是不是應用程式——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdextpo1x3zgj4arifxpntx">
+      <w:hyperlink w:history="1" r:id="rIdkroozqwly3fmh_kvtex7_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1901,51 +1901,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdstytvy0makzx0c9xigjen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdp4gr17qqhj2klyum6rgj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdyvngbg7w9lfabshene_bn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdhfcs9sq1tj2wjv_st0vsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdmikn-3apqwnlmqfi5iiya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIduh6k1kmxman0nqnxas3iy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rId4ebikh-0cce-nx6vgmnz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdlc9rzeq8asrpbo9nvfes-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdf64sm7plsprslf0he3jg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdw3vustqjptapwnib4g-hx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdberuamcue1_yh3g7-nq77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdextpo1x3zgj4arifxpntx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67f4092419793298e52a40f8a6cc809cda10b2f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/327592fc69a5d7fd987c4ee2728f5bf7592ce405.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a32d4ed74c4346f912174f5d1ed36e2bb1aa44ca.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8h6mtxk6krtumhasf3lw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdng4_bwjp6hfozjcdlcwuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdz3daa3ftoy4vznkg0nqad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIds7cbafxopobfpuls56cfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdoj_iav-nzf9nw5nvi2ich" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdzi6is2shlct66xdy0_ky9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rId84lqwtjxgfnheahpyuebg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdrahqukbb2y5rjvylgbdm5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdrucycghcaqugfylmsviio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdim7vqqhvbvhgrgsjlbo2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdtz8rrqn8evryvfz0d-09j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdkroozqwly3fmh_kvtex7_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67f4092419793298e52a40f8a6cc809cda10b2f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/327592fc69a5d7fd987c4ee2728f5bf7592ce405.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a32d4ed74c4346f912174f5d1ed36e2bb1aa44ca.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 IAdea 會議室預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>