--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,120 +52,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8h6mtxk6krtumhasf3lw6">
+      <w:hyperlink w:history="1" r:id="rIdpafhyxoflebdupiwzkk7f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-an-iadea-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IAdea 面板是一台背後有乙太網路埠的 Android 螢幕，到貨時對 Offision 一無所知。
 沒有要註冊的原廠雲端，也沒有第二個帳號要管：供電、把 Offision 播放器放上畫面、
 用六位代碼認領它，就這樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開始之前值得先決定的，只有播放器要</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">怎麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上到畫面——安裝好的 Android 應用程式，
 還是面板自己的瀏覽器。內建讀卡機屬於應用程式那邊，而在這款面板上，那幾乎就是
 買它的全部理由。這個抉擇在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdng4_bwjp6hfozjcdlcwuk">
+      <w:hyperlink w:history="1" r:id="rIdouftzrighvlr3n_z1qafi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這面面板要顯示的會議室已經存在——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz3daa3ftoy4vznkg0nqad">
+      <w:hyperlink w:history="1" r:id="rIdmf9wgcgnmecit9of8rjsw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 你摸得到面板要接的那個交換器埠，因為那個埠供不供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，是唯一會讓安裝當場
 卡住的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -353,93 +353,93 @@
         <w:t xml:space="preserve">WRP-1000-H</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同時讀 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">13.56 MHz 和 125 kHz</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，支援 HID 的是這一款。它是另一
 個料號；已經掛上牆的面板無法升級成 H 版。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論下單哪一款，都先登記一張卡、實際刷一次，再匯入其餘的。刷卡之後會發生什麼，
 在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds7cbafxopobfpuls56cfv">
+      <w:hyperlink w:history="1" r:id="rIdrcahddzk5whals6zdoh60">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">刷員工卡報到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；在面板上證明
 自己是誰的其他方式，在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoj_iav-nzf9nw5nvi2ich">
+      <w:hyperlink w:history="1" r:id="rIdjparh1n56cskiw41qpd4g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">怎麼在面板上證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">讀卡機只在應用程式裡有用:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 內建讀卡機只有在面板跑 Offision Android 應用程式時才會動。在面板的瀏覽器裡根本
 碰不到它，卡片只能刷在 USB 讀卡機上——那也會失去設施碼的解讀，因為那是內建
 讀卡機的能力。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzi6is2shlct66xdy0_ky9">
+      <w:hyperlink w:history="1" r:id="rIdltsfh9oyfcj6nrr96qucc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 供電並接上網路</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把面板裝好，拉線回到 PoE+ 的埠。它會開進 Android。</w:t>
@@ -498,51 +498,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定位址與時區。接著選
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Set content</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，填入播放器位址：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是瀏覽器那條路，也是精靈裡那份指引帶你走的路。另一條是在面板上安裝 Offision
 的 Android 應用程式，內建讀卡機——連同它的 HID 設施碼——只有走這條才會動；見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId84lqwtjxgfnheahpyuebg">
+      <w:hyperlink w:history="1" r:id="rIdf6u__ogrwpejctivnixkg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩條路的結果一樣：面板會顯示一組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">六位配對碼</w:t>
       </w:r>
@@ -824,51 +824,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">IAdea 的指引，以及認領面板的輸入欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">精靈剩下的步驟，還有每面新面板之後會產生的通行碼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrahqukbb2y5rjvylgbdm5">
+      <w:hyperlink w:history="1" r:id="rIdtds0hpxiwv8z8rkp-4hgn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板連上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——包括為什麼那組通行碼
 應該在面板上牆之前就改掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認它成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1190,51 +1190,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板在顯示會議室或內容，沒有出現配對碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrucycghcaqugfylmsviio">
+            <w:hyperlink w:history="1" r:id="rIdhgdud5oh9n1lxkkndx2ja">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板上線了，但側邊的燈一直暗著</w:t>
             </w:r>
@@ -1260,51 +1260,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">刷卡沒有反應</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板跑的是瀏覽器而不是應用程式，或卡片是 HID 而面板不是 H 版。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdim7vqqhvbvhgrgsjlbo2q">
+            <w:hyperlink w:history="1" r:id="rIdojkmcf4v_oradp-xyvv9k">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">刷卡沒有反應</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">HID 卡片讀成一長串序號</w:t>
             </w:r>
@@ -1399,84 +1399,84 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會用相機讀證件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 面板的相機是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">臉部辨識</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在用的；這裡沒有任何東西會
 掃描印出來的證件，而 QR 的方式是反過來的——面板顯示代碼，由人去掃描它。
 兩者都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtz8rrqn8evryvfz0d-09j">
+      <w:hyperlink w:history="1" r:id="rIdvgsag6d3uhz5n5nemi17s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">怎麼在面板上證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不決定面板能做什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 品牌那一格決定的是你會看到哪一份安裝指引；能做
 什麼取決於硬體，以及它跑的是不是應用程式——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkroozqwly3fmh_kvtex7_">
+      <w:hyperlink w:history="1" r:id="rIdgnqekwpowzrich_pciwjz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1901,51 +1901,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8h6mtxk6krtumhasf3lw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdng4_bwjp6hfozjcdlcwuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdz3daa3ftoy4vznkg0nqad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIds7cbafxopobfpuls56cfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdoj_iav-nzf9nw5nvi2ich" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdzi6is2shlct66xdy0_ky9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rId84lqwtjxgfnheahpyuebg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdrahqukbb2y5rjvylgbdm5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdrucycghcaqugfylmsviio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdim7vqqhvbvhgrgsjlbo2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdtz8rrqn8evryvfz0d-09j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdkroozqwly3fmh_kvtex7_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67f4092419793298e52a40f8a6cc809cda10b2f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/327592fc69a5d7fd987c4ee2728f5bf7592ce405.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a32d4ed74c4346f912174f5d1ed36e2bb1aa44ca.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpafhyxoflebdupiwzkk7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdouftzrighvlr3n_z1qafi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdmf9wgcgnmecit9of8rjsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdrcahddzk5whals6zdoh60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdjparh1n56cskiw41qpd4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdltsfh9oyfcj6nrr96qucc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdf6u__ogrwpejctivnixkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdtds0hpxiwv8z8rkp-4hgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdhgdud5oh9n1lxkkndx2ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdojkmcf4v_oradp-xyvv9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdvgsag6d3uhz5n5nemi17s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdgnqekwpowzrich_pciwjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b26357d9a26e93a6e4ae007d245beef87a64b8e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22e21d20fd1cadddf46189cd6ad443fde71c0075.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f7d361c7f3bacc2532427b45774ef9a8f9e1c40.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 IAdea 會議室預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>