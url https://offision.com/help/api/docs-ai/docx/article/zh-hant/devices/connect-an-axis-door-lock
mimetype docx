--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接 AXIS 門鎖繼電器</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把會議室的門交給 Offision 管理，門外的面板就能為人開門。約需 30 分鐘， 大部分時間花在 AXIS 裝置本身的設定頁上。</w:t>
+        <w:t xml:space="preserve">把會議室的門交給 Offision 管理，門外的面板就能為人開門。約需 30 分鐘，大部分時間花在 AXIS 裝置本身的設定頁上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1uyfopxxen83xce6ijlfj">
+      <w:hyperlink w:history="1" r:id="rIdbuahiufmwxapnd-wuf1ea">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-an-axis-door-lock/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AXIS 的 I/O 繼電器裝置能把會議室門上的電控鎖交給 Offision 控制：門外的面板為有預約的人
 開門，人進去之後再自動上鎖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -749,51 +749,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 在 AXIS 裝置上填好三個畫面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定指引</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上那三個編號步驟，每一個都是要在裝置自己的設定頁填好的一個畫面 —
 MQTT 用戶端、一筆訂閱，以及四條事件規則。每個值旁邊都有複製按鈕，逐欄的完整內容在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqffrmcdlp02keplukymnd">
+      <w:hyperlink w:history="1" r:id="rIdlsud_hkrjdfzczfhioey0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要在 AXIS 裝置上填什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三個都做完再往下走。只做了第一個的裝置會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已連線</w:t>
       </w:r>
@@ -987,51 +987,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，開啟這些面板所使用的設定，在功能頁把
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示開門按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">打開。開門時長、刷卡行為與訪客權限都在旁邊，各項說明見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlv2kouuhgkb9u54i1zoqg">
+      <w:hyperlink w:history="1" r:id="rIdbikchamzvytb7h4drodt1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每一個會在面板上放出按鈕的開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只開第一項的話，按鈕</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只有在會議進行中才會出現</w:t>
       </w:r>
@@ -2303,51 +2303,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1uyfopxxen83xce6ijlfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdqffrmcdlp02keplukymnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdlv2kouuhgkb9u54i1zoqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8feaa3c88ff5ed38c71ee3f0c1a0d7c163788ceb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa6ade51931972e1acbd0558d8cae4858240a109.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bde38325ddbf78ce2e8354af4899912e008131f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c103bbe2f4feaa23d147013a8db68b8ca955b1e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbb125a91e12c1101c3ad038a5d2e6ca0643193c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0383c7628aeecf2fc4ccff81705516526ab6072f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d09ff21141764fa9cec69bb4843b50074657aa91.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbuahiufmwxapnd-wuf1ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdlsud_hkrjdfzczfhioey0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdbikchamzvytb7h4drodt1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8feaa3c88ff5ed38c71ee3f0c1a0d7c163788ceb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa6ade51931972e1acbd0558d8cae4858240a109.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bde38325ddbf78ce2e8354af4899912e008131f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c103bbe2f4feaa23d147013a8db68b8ca955b1e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbb125a91e12c1101c3ad038a5d2e6ca0643193c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0383c7628aeecf2fc4ccff81705516526ab6072f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d09ff21141764fa9cec69bb4843b50074657aa91.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 AXIS 門鎖繼電器</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>