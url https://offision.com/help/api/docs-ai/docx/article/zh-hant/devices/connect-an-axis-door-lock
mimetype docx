--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbuahiufmwxapnd-wuf1ea">
+      <w:hyperlink w:history="1" r:id="rIdsujhwec8hyuqjaflg5ika">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-an-axis-door-lock/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AXIS 的 I/O 繼電器裝置能把會議室門上的電控鎖交給 Offision 控制：門外的面板為有預約的人
 開門，人進去之後再自動上鎖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -749,51 +749,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 在 AXIS 裝置上填好三個畫面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定指引</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上那三個編號步驟，每一個都是要在裝置自己的設定頁填好的一個畫面 —
 MQTT 用戶端、一筆訂閱，以及四條事件規則。每個值旁邊都有複製按鈕，逐欄的完整內容在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlsud_hkrjdfzczfhioey0">
+      <w:hyperlink w:history="1" r:id="rId0kqxsjqpd6yyluaw260sm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要在 AXIS 裝置上填什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三個都做完再往下走。只做了第一個的裝置會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已連線</w:t>
       </w:r>
@@ -987,51 +987,51 @@
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，開啟這些面板所使用的設定，在功能頁把
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示開門按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">打開。開門時長、刷卡行為與訪客權限都在旁邊，各項說明見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbikchamzvytb7h4drodt1">
+      <w:hyperlink w:history="1" r:id="rIdwsa1ykh9ewwj9f_esjsl7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每一個會在面板上放出按鈕的開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只開第一項的話，按鈕</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只有在會議進行中才會出現</w:t>
       </w:r>
@@ -2303,51 +2303,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbuahiufmwxapnd-wuf1ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdlsud_hkrjdfzczfhioey0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdbikchamzvytb7h4drodt1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8feaa3c88ff5ed38c71ee3f0c1a0d7c163788ceb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa6ade51931972e1acbd0558d8cae4858240a109.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bde38325ddbf78ce2e8354af4899912e008131f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c103bbe2f4feaa23d147013a8db68b8ca955b1e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbb125a91e12c1101c3ad038a5d2e6ca0643193c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0383c7628aeecf2fc4ccff81705516526ab6072f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d09ff21141764fa9cec69bb4843b50074657aa91.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsujhwec8hyuqjaflg5ika" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId0kqxsjqpd6yyluaw260sm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdwsa1ykh9ewwj9f_esjsl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67221ca0861eb774a219706b28a851c8969b959a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0288a59b5114a40ff15c30be5cd0af53a1eca753.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa8c5ee808dabd10c7570595a09bbbae7e026249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b12903e9615df0299d2e219f5cbfa93d12d2c67a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6c9b4acdb7604866e3fae90b76c79e76cd6fcfc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c42637c76079806462ef45fd861a3d37646a0c5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c1db7e6f3494f974e1739fbc8f5ab018fcd3f58.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 AXIS 門鎖繼電器</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>