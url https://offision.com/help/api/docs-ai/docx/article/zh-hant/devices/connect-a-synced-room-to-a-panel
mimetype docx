--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把 Microsoft 365 或 Google 的會議室放上預約面板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">行事曆放在 Outlook 或 Google 日曆的會議室，驅動面板的方式和其他會議室完全一樣 —— 前提是四件事都成立。這四步該照什麼順序做，以及會議室自己日曆上那個決定牆上面板 到底收不收得到東西的設定。</w:t>
+        <w:t xml:space="preserve">行事曆放在 Outlook 或 Google 日曆的會議室，驅動面板的方式和其他會議室完全一樣 —— 前提是四件事都成立。這四步該照什麼順序做，以及會議室自己日曆上那個決定牆上面板到底收不收得到東西的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtuvc1dfome5meb4_iiyqz">
+      <w:hyperlink w:history="1" r:id="rIdyxuwkkgwj0vokzvax46-2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-synced-room-to-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">行事曆放在 Microsoft 365 或 Google Workspace 的會議室，驅動預約面板的方式和 Offision
 自己擁有的會議室一模一樣。配對精靈不會問這是哪一種，配對完成之後面板的行為也沒有
 任何不同 —— 面板就只是顯示那間會議室，而那間會議室剛好是一個信箱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -200,119 +200,119 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果會預約這間會議室的人裡面，有人不是同一個目錄下的帳戶，連接上就要設定
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">代理預約帳號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 沒有的話他們根本無法預約，而面板正是最先出事的地方。到
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz1anqqm23go35fqgahaah">
+      <w:hyperlink w:history="1" r:id="rIdqvhg4kockpl0wzru09_cv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 或 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrawp2yckmxxu2lbe5fbf3">
+      <w:hyperlink w:history="1" r:id="rIdyxyardl2k04gxpngm3g5s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板已通電、已連上網路，並且正顯示六位數代碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 連接日曆</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還沒連的話先去連，再回到這裡。真正重要的是連接模式的選擇，因為它決定步驟 3 中會議室
 怎麼進來。決定之前先讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsepbko9ysu_kxjvrjk9eb">
+      <w:hyperlink w:history="1" r:id="rIdzqwz93ueonzpjntvqpd0d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選哪一種 Microsoft 365 連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhb2stxqeazd65dbjkjirh">
+      <w:hyperlink w:history="1" r:id="rIdfghwpnzqzf7mtispdxgfm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選哪一種 Google Workspace 連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 讓會議室自動接受邀請</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -420,51 +420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 不會替你設定這一項，也不會在沒設定時發出任何警告。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">但如果你靠預約政策把關就例外:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 自動接受等於供應商搶在 Offision 被問到之前就回覆了，於是在 Outlook 訂的預約不會套用
 Offision 的政策。會議室有你倚賴的政策時，請保持關閉，讓 Offision 代為回覆。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl9_ljkchdsrlfq4e8fqa9">
+      <w:hyperlink w:history="1" r:id="rIddvhk2r5opkpwu4kf6h41h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Outlook
 或 Google 會議室的預約如何驗證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把會議室帶進 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -691,92 +691,92 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">挑選 Microsoft 365 會議室的畫面。Google Workspace 沒有挑選畫面，會議室是用日曆位址輸入的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩邊完整的操作步驟，包括那個讓所有人（而不只是已連接帳戶的人）都能預約會議室的
 預約代理帳戶，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5fbyf3ek0h-pkj7gtqvah">
+      <w:hyperlink w:history="1" r:id="rIdelsbxrb71thi8oontahh_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId60blw8bso7bj27jkelg7m">
+      <w:hyperlink w:history="1" r:id="rIdma8cyted7bg6rktfqtit_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 把面板配對到那間會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接下來和其他面板一樣，精靈的流程在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9rh9yo622ldfujvy1iwgm">
+      <w:hyperlink w:history="1" r:id="rIdcxkk0oag2d0lwatvti7bt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板連接到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (預約面板)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1097,51 +1097,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">所有會議室都好幾個小時沒變過</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">連接的登入已過期 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdx9ujhx5ecb7kaxd_ti-vq">
+            <w:hyperlink w:history="1" r:id="rIdvtfe5vhqpcjrlemflukvx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約不再與日曆同步</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只有一間會議室是舊的，其他都正常</w:t>
             </w:r>
@@ -1239,133 +1239,133 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在 Outlook 訂的會議不只面板上沒有，哪裡都找不到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室拒絕了它 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdt4flonmak82eipgfuemcn">
+            <w:hyperlink w:history="1" r:id="rIdaesl0fsksrgtehnt9ansk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在 Outlook 預約的會議沒有出現在 Offision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在 Outlook 訂的預約沒有套用會議室政策</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">信箱自動接受，Offision 根本沒被問到 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnyvz5bao6k7uydilgrasp">
+            <w:hyperlink w:history="1" r:id="rIdvwj1tjbunucl1ay2ndwkd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約如何驗證</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這一頁不涵蓋的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 人們接下來在面板上 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">能做什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 現場使用、報到、延長、取消 —— 是由面板的設備配置
 和會議室的政策決定的，和日曆連接無關。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkwaa-xaxa5egt9pp_b5w">
+      <w:hyperlink w:history="1" r:id="rId4iiwugdkpwz76y-5pa2bb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓按鈕出現在面板上的每一個開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1796,51 +1796,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtuvc1dfome5meb4_iiyqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdz1anqqm23go35fqgahaah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdrawp2yckmxxu2lbe5fbf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdsepbko9ysu_kxjvrjk9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdhb2stxqeazd65dbjkjirh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdl9_ljkchdsrlfq4e8fqa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId5fbyf3ek0h-pkj7gtqvah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId60blw8bso7bj27jkelg7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId9rh9yo622ldfujvy1iwgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdx9ujhx5ecb7kaxd_ti-vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdt4flonmak82eipgfuemcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdnyvz5bao6k7uydilgrasp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdzkwaa-xaxa5egt9pp_b5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9351bd308554838813bfa2d735e9799b770c64e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509f7828526faf54190d359019e6b31a151dc771.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyxuwkkgwj0vokzvax46-2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdqvhg4kockpl0wzru09_cv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdyxyardl2k04gxpngm3g5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdzqwz93ueonzpjntvqpd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdfghwpnzqzf7mtispdxgfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIddvhk2r5opkpwu4kf6h41h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdelsbxrb71thi8oontahh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdma8cyted7bg6rktfqtit_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdcxkk0oag2d0lwatvti7bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdvtfe5vhqpcjrlemflukvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdaesl0fsksrgtehnt9ansk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdvwj1tjbunucl1ay2ndwkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId4iiwugdkpwz76y-5pa2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9351bd308554838813bfa2d735e9799b770c64e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509f7828526faf54190d359019e6b31a151dc771.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Microsoft 365 或 Google 的會議室放上預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>