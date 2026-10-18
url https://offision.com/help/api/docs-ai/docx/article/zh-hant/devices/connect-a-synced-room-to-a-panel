--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxuwkkgwj0vokzvax46-2">
+      <w:hyperlink w:history="1" r:id="rIdvhkt7g6dyhdeps8bhvard">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-synced-room-to-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">行事曆放在 Microsoft 365 或 Google Workspace 的會議室，驅動預約面板的方式和 Offision
 自己擁有的會議室一模一樣。配對精靈不會問這是哪一種，配對完成之後面板的行為也沒有
 任何不同 —— 面板就只是顯示那間會議室，而那間會議室剛好是一個信箱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -200,119 +200,119 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果會預約這間會議室的人裡面，有人不是同一個目錄下的帳戶，連接上就要設定
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">代理預約帳號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 沒有的話他們根本無法預約，而面板正是最先出事的地方。到
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqvhg4kockpl0wzru09_cv">
+      <w:hyperlink w:history="1" r:id="rId_zrcskiz3nefrrxw1a5x8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 或 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxyardl2k04gxpngm3g5s">
+      <w:hyperlink w:history="1" r:id="rIdvs1-wvagiy5b2yx7i3ihy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板已通電、已連上網路，並且正顯示六位數代碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 連接日曆</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還沒連的話先去連，再回到這裡。真正重要的是連接模式的選擇，因為它決定步驟 3 中會議室
 怎麼進來。決定之前先讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqwz93ueonzpjntvqpd0d">
+      <w:hyperlink w:history="1" r:id="rIdihti9jn57537ssj6mklbe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選哪一種 Microsoft 365 連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfghwpnzqzf7mtispdxgfm">
+      <w:hyperlink w:history="1" r:id="rIdby83-kxd4b2_obmbb4te6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選哪一種 Google Workspace 連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 讓會議室自動接受邀請</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -420,51 +420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 不會替你設定這一項，也不會在沒設定時發出任何警告。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">但如果你靠預約政策把關就例外:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 自動接受等於供應商搶在 Offision 被問到之前就回覆了，於是在 Outlook 訂的預約不會套用
 Offision 的政策。會議室有你倚賴的政策時，請保持關閉，讓 Offision 代為回覆。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvhk2r5opkpwu4kf6h41h">
+      <w:hyperlink w:history="1" r:id="rIdlxp64bah9fht8tbfdbqko">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Outlook
 或 Google 會議室的預約如何驗證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把會議室帶進 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -691,92 +691,92 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">挑選 Microsoft 365 會議室的畫面。Google Workspace 沒有挑選畫面，會議室是用日曆位址輸入的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩邊完整的操作步驟，包括那個讓所有人（而不只是已連接帳戶的人）都能預約會議室的
 預約代理帳戶，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelsbxrb71thi8oontahh_">
+      <w:hyperlink w:history="1" r:id="rIdhfa_dimlprbtbbqsnuphm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdma8cyted7bg6rktfqtit_">
+      <w:hyperlink w:history="1" r:id="rIdplw85tbvpo-0q6_je9swc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 把面板配對到那間會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接下來和其他面板一樣，精靈的流程在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxkk0oag2d0lwatvti7bt">
+      <w:hyperlink w:history="1" r:id="rIdmhkfxmpoporrrsdtoshit">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板連接到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (預約面板)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1097,51 +1097,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">所有會議室都好幾個小時沒變過</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">連接的登入已過期 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvtfe5vhqpcjrlemflukvx">
+            <w:hyperlink w:history="1" r:id="rId-xfqkuzgh6iasesvd2goq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約不再與日曆同步</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只有一間會議室是舊的，其他都正常</w:t>
             </w:r>
@@ -1239,133 +1239,133 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在 Outlook 訂的會議不只面板上沒有，哪裡都找不到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室拒絕了它 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdaesl0fsksrgtehnt9ansk">
+            <w:hyperlink w:history="1" r:id="rIdd6fovaa8bwwm5w6x649_d">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在 Outlook 預約的會議沒有出現在 Offision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在 Outlook 訂的預約沒有套用會議室政策</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">信箱自動接受，Offision 根本沒被問到 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvwj1tjbunucl1ay2ndwkd">
+            <w:hyperlink w:history="1" r:id="rIdtjclq_fwo0oys7puu40xk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約如何驗證</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這一頁不涵蓋的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 人們接下來在面板上 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">能做什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 現場使用、報到、延長、取消 —— 是由面板的設備配置
 和會議室的政策決定的，和日曆連接無關。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4iiwugdkpwz76y-5pa2bb">
+      <w:hyperlink w:history="1" r:id="rIdpf_-ln9xt0mj_y97p4ipb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓按鈕出現在面板上的每一個開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1796,51 +1796,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyxuwkkgwj0vokzvax46-2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdqvhg4kockpl0wzru09_cv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdyxyardl2k04gxpngm3g5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdzqwz93ueonzpjntvqpd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdfghwpnzqzf7mtispdxgfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIddvhk2r5opkpwu4kf6h41h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdelsbxrb71thi8oontahh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdma8cyted7bg6rktfqtit_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdcxkk0oag2d0lwatvti7bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdvtfe5vhqpcjrlemflukvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdaesl0fsksrgtehnt9ansk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdvwj1tjbunucl1ay2ndwkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rId4iiwugdkpwz76y-5pa2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9351bd308554838813bfa2d735e9799b770c64e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509f7828526faf54190d359019e6b31a151dc771.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvhkt7g6dyhdeps8bhvard" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId_zrcskiz3nefrrxw1a5x8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdvs1-wvagiy5b2yx7i3ihy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdihti9jn57537ssj6mklbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdby83-kxd4b2_obmbb4te6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdlxp64bah9fht8tbfdbqko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdhfa_dimlprbtbbqsnuphm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdplw85tbvpo-0q6_je9swc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdmhkfxmpoporrrsdtoshit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId-xfqkuzgh6iasesvd2goq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdd6fovaa8bwwm5w6x649_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdtjclq_fwo0oys7puu40xk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdpf_-ln9xt0mj_y97p4ipb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3616a778230bfa77b3990ebcaf8120470559cc2e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52e937e667b672d950405fd52eee27057ab56980.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Microsoft 365 或 Google 的會議室放上預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>