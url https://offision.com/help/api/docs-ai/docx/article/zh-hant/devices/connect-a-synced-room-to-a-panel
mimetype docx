--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhkt7g6dyhdeps8bhvard">
+      <w:hyperlink w:history="1" r:id="rIdgzg5i6pnj2dhlw-wna9k4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-synced-room-to-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">行事曆放在 Microsoft 365 或 Google Workspace 的會議室，驅動預約面板的方式和 Offision
 自己擁有的會議室一模一樣。配對精靈不會問這是哪一種，配對完成之後面板的行為也沒有
 任何不同 —— 面板就只是顯示那間會議室，而那間會議室剛好是一個信箱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -200,119 +200,119 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果會預約這間會議室的人裡面，有人不是同一個目錄下的帳戶，連接上就要設定
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">代理預約帳號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 沒有的話他們根本無法預約，而面板正是最先出事的地方。到
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_zrcskiz3nefrrxw1a5x8">
+      <w:hyperlink w:history="1" r:id="rId9vheuwv83n9sohbfapwaw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 或 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvs1-wvagiy5b2yx7i3ihy">
+      <w:hyperlink w:history="1" r:id="rId-fp7lxsxy4vlw9fo1fii3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板已通電、已連上網路，並且正顯示六位數代碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 連接日曆</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還沒連的話先去連，再回到這裡。真正重要的是連接模式的選擇，因為它決定步驟 3 中會議室
 怎麼進來。決定之前先讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihti9jn57537ssj6mklbe">
+      <w:hyperlink w:history="1" r:id="rIdfzv7lbngaydywr6k-oqkb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選哪一種 Microsoft 365 連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdby83-kxd4b2_obmbb4te6">
+      <w:hyperlink w:history="1" r:id="rIdttgfnsv58tqcfgep1vvfs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選哪一種 Google Workspace 連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 讓會議室自動接受邀請</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -420,51 +420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 不會替你設定這一項，也不會在沒設定時發出任何警告。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">但如果你靠預約政策把關就例外:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 自動接受等於供應商搶在 Offision 被問到之前就回覆了，於是在 Outlook 訂的預約不會套用
 Offision 的政策。會議室有你倚賴的政策時，請保持關閉，讓 Offision 代為回覆。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlxp64bah9fht8tbfdbqko">
+      <w:hyperlink w:history="1" r:id="rIdcd53hvhos6-dgvukg3y8n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Outlook
 或 Google 會議室的預約如何驗證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把會議室帶進 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -691,92 +691,92 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">挑選 Microsoft 365 會議室的畫面。Google Workspace 沒有挑選畫面，會議室是用日曆位址輸入的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩邊完整的操作步驟，包括那個讓所有人（而不只是已連接帳戶的人）都能預約會議室的
 預約代理帳戶，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfa_dimlprbtbbqsnuphm">
+      <w:hyperlink w:history="1" r:id="rIdgclol2klq-gg9uqc1tfzm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdplw85tbvpo-0q6_je9swc">
+      <w:hyperlink w:history="1" r:id="rIdjx9nxnj3rv_ku-ze0qhyn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 把面板配對到那間會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接下來和其他面板一樣，精靈的流程在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhkfxmpoporrrsdtoshit">
+      <w:hyperlink w:history="1" r:id="rIdzisfx-y-6e4gybolg2w0p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板連接到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (預約面板)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1097,51 +1097,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">所有會議室都好幾個小時沒變過</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">連接的登入已過期 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-xfqkuzgh6iasesvd2goq">
+            <w:hyperlink w:history="1" r:id="rIdsml7q05w1qr1l_fqewpyy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約不再與日曆同步</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只有一間會議室是舊的，其他都正常</w:t>
             </w:r>
@@ -1239,133 +1239,133 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在 Outlook 訂的會議不只面板上沒有，哪裡都找不到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議室拒絕了它 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdd6fovaa8bwwm5w6x649_d">
+            <w:hyperlink w:history="1" r:id="rIdwm77k-yiy0qywfnwgwuw1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在 Outlook 預約的會議沒有出現在 Offision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在 Outlook 訂的預約沒有套用會議室政策</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">信箱自動接受，Offision 根本沒被問到 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtjclq_fwo0oys7puu40xk">
+            <w:hyperlink w:history="1" r:id="rIdph4dvjx6sxdla3jq64-vz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約如何驗證</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這一頁不涵蓋的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 人們接下來在面板上 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">能做什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 現場使用、報到、延長、取消 —— 是由面板的設備配置
 和會議室的政策決定的，和日曆連接無關。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpf_-ln9xt0mj_y97p4ipb">
+      <w:hyperlink w:history="1" r:id="rIdwkhstw9dpvvwk9ahz_rc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓按鈕出現在面板上的每一個開關</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1796,51 +1796,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvhkt7g6dyhdeps8bhvard" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId_zrcskiz3nefrrxw1a5x8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdvs1-wvagiy5b2yx7i3ihy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdihti9jn57537ssj6mklbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdby83-kxd4b2_obmbb4te6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdlxp64bah9fht8tbfdbqko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdhfa_dimlprbtbbqsnuphm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdplw85tbvpo-0q6_je9swc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdmhkfxmpoporrrsdtoshit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId-xfqkuzgh6iasesvd2goq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdd6fovaa8bwwm5w6x649_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdtjclq_fwo0oys7puu40xk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdpf_-ln9xt0mj_y97p4ipb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3616a778230bfa77b3990ebcaf8120470559cc2e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52e937e667b672d950405fd52eee27057ab56980.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgzg5i6pnj2dhlw-wna9k4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId9vheuwv83n9sohbfapwaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId-fp7lxsxy4vlw9fo1fii3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdfzv7lbngaydywr6k-oqkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdttgfnsv58tqcfgep1vvfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdcd53hvhos6-dgvukg3y8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdgclol2klq-gg9uqc1tfzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdjx9nxnj3rv_ku-ze0qhyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdzisfx-y-6e4gybolg2w0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdsml7q05w1qr1l_fqewpyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdwm77k-yiy0qywfnwgwuw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdph4dvjx6sxdla3jq64-vz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdwkhstw9dpvvwk9ahz_rc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3616a778230bfa77b3990ebcaf8120470559cc2e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52e937e667b672d950405fd52eee27057ab56980.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Microsoft 365 或 Google 的會議室放上預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>