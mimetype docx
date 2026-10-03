--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,147 +26,147 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接 Qbic 會議室預約面板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qbic 面板吃 PoE+，畫面指向哪裡就顯示什麼，所以設定只有三件事：供電、把播放器 放上畫面、用六位代碼認領它。也包含面板正面內建的讀卡機，以及桌面用的 TD-0360。</w:t>
+        <w:t xml:space="preserve">Qbic 面板吃 PoE+，畫面指向哪裡就顯示什麼，所以設定只有三件事：供電、把播放器放上畫面、用六位代碼認領它。也包含面板正面內建的讀卡機，以及桌面用的 TD-0360。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdinbbawkmrua_t5brngvtl">
+      <w:hyperlink w:history="1" r:id="rIdx5db1hnrumas5itwiocch">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-qbic-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 面板是一台背後有乙太網路埠的 Android 螢幕，到貨時對 Offision 一無所知。
 它不像那些由原廠雲端管理的裝置，沒有註冊步驟、也沒有第二個帳號：供電、把
 Offision 播放器放上畫面、用六位代碼認領它，就這樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">唯一不那麼明顯的抉擇，是播放器</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">怎麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上到畫面。Qbic 面板可以用安裝好的
 Android 應用程式跑，也可以用它自己的瀏覽器跑，而這兩者並不對等——內建讀卡機
 和離線影片是應用程式那邊的。這個抉擇在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv6jfiipqyjdixx-r-0xr_">
+      <w:hyperlink w:history="1" r:id="rIdtlcqp1m9oca5qrjekoehw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；本文假設你
 已經決定好了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這面面板要顯示的會議室已經存在——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5kcfno2zzxpujc3fhzskf">
+      <w:hyperlink w:history="1" r:id="rIddmg9l1cqbjqwbwhxvomc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 你摸得到面板要接的那個交換器埠，因為那個埠供不供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，是唯一會讓安裝當場
 卡住的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -405,80 +405,80 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 面板讀回來的是卡片的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">序號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不是卡面印的那組號碼。先登記一張卡、實際
 刷一次，再匯入其餘的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">刷卡之後會發生什麼，以及一個人的卡片怎麼跟他綁在一起，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdewuqfzncfu2vxlermhf5j">
+      <w:hyperlink w:history="1" r:id="rIdejsmua8boaf52uztxeip2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">刷員工卡報到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">讀卡機只在應用程式裡有用:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 內建讀卡機只有在面板跑 Offision Android 應用程式時才會動。在面板的瀏覽器裡
 根本碰不到它，卡片只能刷在 USB 讀卡機上。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkt1mjh12ozv0ctdczdbdc">
+      <w:hyperlink w:history="1" r:id="rIdqincyszxj1oak-gxtzie2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 供電並接上網路</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把面板裝好，拉線回到 PoE+ 的埠。它會開進 Android。</w:t>
@@ -528,63 +528,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 欄位填入播放器位址，然後選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是瀏覽器那條路，也是精靈裡那份指引帶你走的路。另一條是在面板上安裝 Offision
 的 Android 應用程式，內建讀卡機和影片播放要靠它才會動——抉擇見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddccqljdnkwx27gkfnz1_w">
+      <w:hyperlink w:history="1" r:id="rIdo1obqxpzmlffyh6obtpuv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，步驟見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwsjwz9ndakwr2ribropxg">
+      <w:hyperlink w:history="1" r:id="rIdnjgemzhovslby-5afxrc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩條路的結果一樣：面板會顯示一組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">六位配對碼</w:t>
       </w:r>
@@ -1022,51 +1022,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic 的指引，以及認領面板的輸入欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">精靈剩下的步驟，還有每面新面板之後會產生的通行碼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvu3tqenthvijt96qizirr">
+      <w:hyperlink w:history="1" r:id="rIdrucdty0okzerefts5vasz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板連上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——包括為什麼那組通行碼
 應該在面板上牆之前就改掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認它成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1497,51 +1497,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板在顯示會議室或內容，沒有出現配對碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdc-8tjnreqtk8lv8kamkca">
+            <w:hyperlink w:history="1" r:id="rId0ugafg9qwqd3l5jxeaqdm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板上線了，但光條一直暗著</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">刷卡沒有反應</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板跑的是瀏覽器而不是應用程式，或卡片是 HID 而面板不是 H 版。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddaiw3ueuknca3hazg2pbi">
+            <w:hyperlink w:history="1" r:id="rIdb0l2zrmfntv9coehl9itg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">刷卡沒有反應</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">HID 卡片讀成別的號碼</w:t>
             </w:r>
@@ -1696,83 +1696,83 @@
         <w:t xml:space="preserve"> 韌體、亮度、網路和自助模式啟動器都留在面板自己的 Android
 設定裡。Offision 認得的是配對成功的那個播放器，不是那個機殼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不決定面板能做什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 品牌那一格決定的是你會看到哪一份安裝指引；能做
 什麼取決於硬體，以及它跑的是不是應用程式——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbfeqh0cqvldjven79hok">
+      <w:hyperlink w:history="1" r:id="rIdp6ptt6taknkqfaxjgz9c7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不涵蓋數位看板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 用 Qbic 播放器帶一面牆上的螢幕是另一種設備類型，精靈
 也不同——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjd4locn8re-kv9ukfyhyy">
+      <w:hyperlink w:history="1" r:id="rIdzwriu79exaiwnpyhqmlky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 螢幕上播數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2197,51 +2197,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdinbbawkmrua_t5brngvtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdv6jfiipqyjdixx-r-0xr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId5kcfno2zzxpujc3fhzskf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdewuqfzncfu2vxlermhf5j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdkt1mjh12ozv0ctdczdbdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIddccqljdnkwx27gkfnz1_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdwsjwz9ndakwr2ribropxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdvu3tqenthvijt96qizirr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdc-8tjnreqtk8lv8kamkca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIddaiw3ueuknca3hazg2pbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdnbfeqh0cqvldjven79hok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdjd4locn8re-kv9ukfyhyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53329d8412740f91ef8c688bbd6dbf3777e06b63.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/995d3e619e8db971aa87b5cfa09458620162bba4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db3caddba1d22afba02aa2e44b1fdc2d450e523f.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx5db1hnrumas5itwiocch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdtlcqp1m9oca5qrjekoehw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIddmg9l1cqbjqwbwhxvomc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdejsmua8boaf52uztxeip2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdqincyszxj1oak-gxtzie2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdo1obqxpzmlffyh6obtpuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdnjgemzhovslby-5afxrc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdrucdty0okzerefts5vasz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId0ugafg9qwqd3l5jxeaqdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdb0l2zrmfntv9coehl9itg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdp6ptt6taknkqfaxjgz9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdzwriu79exaiwnpyhqmlky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53329d8412740f91ef8c688bbd6dbf3777e06b63.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/995d3e619e8db971aa87b5cfa09458620162bba4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db3caddba1d22afba02aa2e44b1fdc2d450e523f.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Qbic 會議室預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>