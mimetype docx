--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,121 +52,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx5db1hnrumas5itwiocch">
+      <w:hyperlink w:history="1" r:id="rIdjbq2vkjuq6bsemqnip0s6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-qbic-room-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 面板是一台背後有乙太網路埠的 Android 螢幕，到貨時對 Offision 一無所知。
 它不像那些由原廠雲端管理的裝置，沒有註冊步驟、也沒有第二個帳號：供電、把
 Offision 播放器放上畫面、用六位代碼認領它，就這樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">唯一不那麼明顯的抉擇，是播放器</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">怎麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上到畫面。Qbic 面板可以用安裝好的
 Android 應用程式跑，也可以用它自己的瀏覽器跑，而這兩者並不對等——內建讀卡機
 和離線影片是應用程式那邊的。這個抉擇在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtlcqp1m9oca5qrjekoehw">
+      <w:hyperlink w:history="1" r:id="rIdzy0i-rpczbe-awnd7-da9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；本文假設你
 已經決定好了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這面面板要顯示的會議室已經存在——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmg9l1cqbjqwbwhxvomc1">
+      <w:hyperlink w:history="1" r:id="rIdg8vet7yrpif7zjbrvmioh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 你摸得到面板要接的那個交換器埠，因為那個埠供不供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PoE+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，是唯一會讓安裝當場
 卡住的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -405,80 +405,80 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic 面板讀回來的是卡片的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">序號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不是卡面印的那組號碼。先登記一張卡、實際
 刷一次，再匯入其餘的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">刷卡之後會發生什麼，以及一個人的卡片怎麼跟他綁在一起，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdejsmua8boaf52uztxeip2">
+      <w:hyperlink w:history="1" r:id="rIdxop1priawjkgetxlqo3rz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">刷員工卡報到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">讀卡機只在應用程式裡有用:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 內建讀卡機只有在面板跑 Offision Android 應用程式時才會動。在面板的瀏覽器裡
 根本碰不到它，卡片只能刷在 USB 讀卡機上。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqincyszxj1oak-gxtzie2">
+      <w:hyperlink w:history="1" r:id="rIdzw3h2hfnongqdmis5ie3l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 供電並接上網路</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把面板裝好，拉線回到 PoE+ 的埠。它會開進 Android。</w:t>
@@ -528,63 +528,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 欄位填入播放器位址，然後選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是瀏覽器那條路，也是精靈裡那份指引帶你走的路。另一條是在面板上安裝 Offision
 的 Android 應用程式，內建讀卡機和影片播放要靠它才會動——抉擇見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo1obqxpzmlffyh6obtpuv">
+      <w:hyperlink w:history="1" r:id="rIduav3jnqmr6927mr2k3s-j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用應用程式還是瀏覽器跑播放器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，步驟見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnjgemzhovslby-5afxrc4">
+      <w:hyperlink w:history="1" r:id="rIdnv241olwyjeaebtxixpo5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 設備上安裝 Offision 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩條路的結果一樣：面板會顯示一組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">六位配對碼</w:t>
       </w:r>
@@ -1022,51 +1022,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic 的指引，以及認領面板的輸入欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">精靈剩下的步驟，還有每面新面板之後會產生的通行碼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrucdty0okzerefts5vasz">
+      <w:hyperlink w:history="1" r:id="rId9yxvq0skcifz329tx-qnu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板連上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——包括為什麼那組通行碼
 應該在面板上牆之前就改掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認它成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1497,51 +1497,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板在顯示會議室或內容，沒有出現配對碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId0ugafg9qwqd3l5jxeaqdm">
+            <w:hyperlink w:history="1" r:id="rIdyttja5hvuaujwmqug_6js">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板上線了，但光條一直暗著</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">刷卡沒有反應</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板跑的是瀏覽器而不是應用程式，或卡片是 HID 而面板不是 H 版。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb0l2zrmfntv9coehl9itg">
+            <w:hyperlink w:history="1" r:id="rIdlnlusosdzo-be6_12ofsb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">刷卡沒有反應</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">HID 卡片讀成別的號碼</w:t>
             </w:r>
@@ -1696,83 +1696,83 @@
         <w:t xml:space="preserve"> 韌體、亮度、網路和自助模式啟動器都留在面板自己的 Android
 設定裡。Offision 認得的是配對成功的那個播放器，不是那個機殼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不決定面板能做什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 品牌那一格決定的是你會看到哪一份安裝指引；能做
 什麼取決於硬體，以及它跑的是不是應用程式——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp6ptt6taknkqfaxjgz9c7">
+      <w:hyperlink w:history="1" r:id="rId8sfa7exjrfulddg6eqn51">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不涵蓋數位看板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 用 Qbic 播放器帶一面牆上的螢幕是另一種設備類型，精靈
 也不同——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzwriu79exaiwnpyhqmlky">
+      <w:hyperlink w:history="1" r:id="rIdcloysc2eocm6e9awlulml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Qbic 螢幕上播數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2197,51 +2197,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx5db1hnrumas5itwiocch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdtlcqp1m9oca5qrjekoehw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIddmg9l1cqbjqwbwhxvomc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdejsmua8boaf52uztxeip2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdqincyszxj1oak-gxtzie2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdo1obqxpzmlffyh6obtpuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdnjgemzhovslby-5afxrc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdrucdty0okzerefts5vasz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId0ugafg9qwqd3l5jxeaqdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdb0l2zrmfntv9coehl9itg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdp6ptt6taknkqfaxjgz9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdzwriu79exaiwnpyhqmlky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53329d8412740f91ef8c688bbd6dbf3777e06b63.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/995d3e619e8db971aa87b5cfa09458620162bba4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db3caddba1d22afba02aa2e44b1fdc2d450e523f.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjbq2vkjuq6bsemqnip0s6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdzy0i-rpczbe-awnd7-da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdg8vet7yrpif7zjbrvmioh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdxop1priawjkgetxlqo3rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdzw3h2hfnongqdmis5ie3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIduav3jnqmr6927mr2k3s-j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdnv241olwyjeaebtxixpo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId9yxvq0skcifz329tx-qnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyttja5hvuaujwmqug_6js" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdlnlusosdzo-be6_12ofsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId8sfa7exjrfulddg6eqn51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdcloysc2eocm6e9awlulml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0bf7d9162eea201b7062ac537bda220f22475b9c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06f32f887d79aab11a736010698109d5c236cc03.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cee0050aea5fdab78db833cb37cddb9fc23cef3b.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Qbic 會議室預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>