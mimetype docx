--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgk-ubsb2cyxeueotql8rj">
+      <w:hyperlink w:history="1" r:id="rIdvbg2b24qodjfstqjm-ghb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-neat-pad-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 的裝置跑的是 Android，但它不讓你開啟一個網址。它的應用程式來自 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat
 Pulse</w:t>
@@ -349,51 +349,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第一組是 Neat 的，講的是這台裝置屬於誰。第二組是 Offision 的，講的是這面面板顯示
 哪一間會議室。沒有註冊過的裝置就沒有 Offision 應用程式，也就不會給你配對碼——
 下面的順序不能省，原因就在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這面面板要顯示的會議室已經存在——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrxeyh4tqb1dm0k8ssltk">
+      <w:hyperlink w:history="1" r:id="rIdutqbwfojnyocjhyxylzh7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 而且你是貴組織 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 帳戶的管理者。那是 Neat 的訂閱服務，Offision 既無法
 替你建立，也伸不進去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -484,82 +484,82 @@
       <w:r>
         <w:t xml:space="preserve">讓 Pad 連得到 Offision 伺服器的網路</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大約 20 分鐘，其中大部分是等應用程式安裝</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">側邊 LED 是 Pad 從走廊另一端也看得懂的原因，同時也是它比其他面板受限的地方——
 顏色的選擇比較少，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduotnkvfcevhghv_rpybez">
+      <w:hyperlink w:history="1" r:id="rIdtkrgsgbvl5p3cr_ozb0b4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pad 也帶空氣質素感測器，但把它配對成面板</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">順便把數值帶進來。那些數值走的是
 另一條連線——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvlflbqfxamfus83-_ipyb">
+      <w:hyperlink w:history="1" r:id="rIdosuno6_1c_hptmaxldohy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse 會同步什麼到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 在 Neat Pulse 啟用 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用電腦登入 Neat Pulse，開啟 </w:t>
@@ -1191,51 +1191,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">已認證設備裡的第八格：Neat Pad。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">輸入 Pad 上的六個字元，輸入到最後一個字元就會自動送出。精靈的各個步驟，以及每面新
 面板接著會出現的通行碼，都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx0pabq43epfgrjsogw3am">
+      <w:hyperlink w:history="1" r:id="rIdp_1nmo2lawsfd3hfiiaar">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板連上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——包括為什麼那組通行碼應該
 在面板掛上牆之前就改掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="neat-pad-connect-code-zh-hant" descr="Neat Pad 的說明，以及認領這面面板的輸入欄。" title="Neat Pad 的說明，以及認領這面面板的輸入欄。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1704,51 +1704,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3854"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pad 在顯示會議室或內容，沒有出現配對碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5506"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2zrpelw9q_ib6lfqafw9s">
+            <w:hyperlink w:history="1" r:id="rIdoyypbgnt_tmghyhozkosd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3854"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pad 上線了，但會議室是錯的</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
       <w:r>
         <w:t xml:space="preserve">這件事不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把 Neat Pulse 接上 Offision。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 註冊硬體只是 Neat 那一側的事。如果你也
 想要 Neat 的感測器數值——人數、空氣品質——那是市集整合，要另外設定，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmk3uywwg3v4gzzc17vcl">
+      <w:hyperlink w:history="1" r:id="rIdyhjh3js6vfspvy7zdo02v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2313,51 +2313,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgk-ubsb2cyxeueotql8rj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIddrxeyh4tqb1dm0k8ssltk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIduotnkvfcevhghv_rpybez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdvlflbqfxamfus83-_ipyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdx0pabq43epfgrjsogw3am" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId2zrpelw9q_ib6lfqafw9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdtmk3uywwg3v4gzzc17vcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57ec8421f3e4bc044db38b405641dacf515e607a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e760fc0d3cfd2013ae03a40441a9d5f042b6c251.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c141de907f8b6ef1fce4ff16c3266865d08b8e6d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvbg2b24qodjfstqjm-ghb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdutqbwfojnyocjhyxylzh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdtkrgsgbvl5p3cr_ozb0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdosuno6_1c_hptmaxldohy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdp_1nmo2lawsfd3hfiiaar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdoyypbgnt_tmghyhozkosd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdyhjh3js6vfspvy7zdo02v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57ec8421f3e4bc044db38b405641dacf515e607a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e760fc0d3cfd2013ae03a40441a9d5f042b6c251.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c141de907f8b6ef1fce4ff16c3266865d08b8e6d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Neat Pad 會議室預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>