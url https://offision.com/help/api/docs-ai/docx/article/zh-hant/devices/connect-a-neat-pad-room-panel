--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvbg2b24qodjfstqjm-ghb">
+      <w:hyperlink w:history="1" r:id="rIdrvsaxstfamfdurt1qfq2g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-neat-pad-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 的裝置跑的是 Android，但它不讓你開啟一個網址。它的應用程式來自 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat
 Pulse</w:t>
@@ -349,51 +349,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第一組是 Neat 的，講的是這台裝置屬於誰。第二組是 Offision 的，講的是這面面板顯示
 哪一間會議室。沒有註冊過的裝置就沒有 Offision 應用程式，也就不會給你配對碼——
 下面的順序不能省，原因就在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這面面板要顯示的會議室已經存在——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutqbwfojnyocjhyxylzh7">
+      <w:hyperlink w:history="1" r:id="rIdu-jgs1z96ds_rh57schzl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 而且你是貴組織 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 帳戶的管理者。那是 Neat 的訂閱服務，Offision 既無法
 替你建立，也伸不進去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -484,82 +484,82 @@
       <w:r>
         <w:t xml:space="preserve">讓 Pad 連得到 Offision 伺服器的網路</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大約 20 分鐘，其中大部分是等應用程式安裝</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">側邊 LED 是 Pad 從走廊另一端也看得懂的原因，同時也是它比其他面板受限的地方——
 顏色的選擇比較少，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtkrgsgbvl5p3cr_ozb0b4">
+      <w:hyperlink w:history="1" r:id="rId9tu8qenr5cxvdpktuwdqe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pad 也帶空氣質素感測器，但把它配對成面板</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">順便把數值帶進來。那些數值走的是
 另一條連線——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdosuno6_1c_hptmaxldohy">
+      <w:hyperlink w:history="1" r:id="rIdnltlhd8488rpfjcl9ruof">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse 會同步什麼到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 在 Neat Pulse 啟用 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用電腦登入 Neat Pulse，開啟 </w:t>
@@ -1191,51 +1191,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">已認證設備裡的第八格：Neat Pad。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">輸入 Pad 上的六個字元，輸入到最後一個字元就會自動送出。精靈的各個步驟，以及每面新
 面板接著會出現的通行碼，都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp_1nmo2lawsfd3hfiiaar">
+      <w:hyperlink w:history="1" r:id="rIdubs0yod3lwtjkzzosmuee">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約面板連上 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——包括為什麼那組通行碼應該
 在面板掛上牆之前就改掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="neat-pad-connect-code-zh-hant" descr="Neat Pad 的說明，以及認領這面面板的輸入欄。" title="Neat Pad 的說明，以及認領這面面板的輸入欄。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1704,51 +1704,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3854"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pad 在顯示會議室或內容，沒有出現配對碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5506"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdoyypbgnt_tmghyhozkosd">
+            <w:hyperlink w:history="1" r:id="rIdbyyg2dkddhy7bpcqhfrgf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3854"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pad 上線了，但會議室是錯的</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
       <w:r>
         <w:t xml:space="preserve">這件事不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不會把 Neat Pulse 接上 Offision。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 註冊硬體只是 Neat 那一側的事。如果你也
 想要 Neat 的感測器數值——人數、空氣品質——那是市集整合，要另外設定，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhjh3js6vfspvy7zdo02v">
+      <w:hyperlink w:history="1" r:id="rIdfj9wy39eryk5vxt-venip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2313,51 +2313,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvbg2b24qodjfstqjm-ghb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdutqbwfojnyocjhyxylzh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdtkrgsgbvl5p3cr_ozb0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdosuno6_1c_hptmaxldohy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdp_1nmo2lawsfd3hfiiaar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdoyypbgnt_tmghyhozkosd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdyhjh3js6vfspvy7zdo02v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57ec8421f3e4bc044db38b405641dacf515e607a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e760fc0d3cfd2013ae03a40441a9d5f042b6c251.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c141de907f8b6ef1fce4ff16c3266865d08b8e6d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrvsaxstfamfdurt1qfq2g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdu-jgs1z96ds_rh57schzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rId9tu8qenr5cxvdpktuwdqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdnltlhd8488rpfjcl9ruof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdubs0yod3lwtjkzzosmuee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdbyyg2dkddhy7bpcqhfrgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdfj9wy39eryk5vxt-venip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bebd04cd82a2d4ff9a38651582457b47311ec559.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3782890af7199c70848f56e590491ae50d7485e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a387a3284c5b988045bb01cd7afe1e7901243cab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/308a09f4e2d754214c49a668d57cb06d518185a0.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Neat Pad 會議室預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>