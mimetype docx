--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,89 +52,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduhdiz9mp5aomsdayr_nwy">
+      <w:hyperlink w:history="1" r:id="rId2jsbnkffakdqwemirhxj7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-label-printer/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待處的數位看板螢幕可以在沒有人守著櫃檯的情況下，把印好的訪客證交到每位訪客手上。
 訪客在螢幕上完成現場登記、簽到，或用自己的手機掃螢幕上的 QR 碼完成登記的那一刻，
 螢幕就把訪客證標籤送到它下方的印表機。整個連接在螢幕自己的裝置選單裡完成——
 不需要電腦，也不用裝驅動程式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要買的印表機是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brother QL-820</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">：一台使用 62&amp;nbsp;mm DK 標籤捲的小型標籤
+        <w:t xml:space="preserve">：一台使用 62 mm DK 標籤捲的小型標籤
 印表機，捲紙有純黑色與黑紅雙色兩種，可以用 Wi-Fi 上網路，或用藍牙配對。QL-810
 的用法相同；在 iPad 上，網路裡任何一台 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AirPrint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 印表機也可以代替。螢幕會
 自己找到印表機、讀出裝著哪種捲紙，並把訪客證縮放到那個尺寸。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">能這樣列印的不只 iPad。任何跑著 Offision 播放器 App 的螢幕都一樣——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -157,103 +157,103 @@
         <w:t xml:space="preserve"> 這類 Android 看板、Neat 裝置、Windows 或 macOS 電腦。差別很小：
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AirPrint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只有 iPad 有；Neat 裝置沒有藍牙，印表機必須放在網路上；在電腦上，
 同一套設定開在名為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">標籤列印</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的視窗裡。完整的裝置清單在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7sm83vvkaawcrjq_0na6d">
+      <w:hyperlink w:history="1" r:id="rIdvqujjdithl3-wigkhsajn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些裝置可以列印到標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 螢幕必須跑在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安裝好的 Offision App</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡，不是面板自己的瀏覽器——瀏覽器沒有
 印表機可以對話。Qbic 或 IAdea 面板是在設定時做的選擇，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqnhcvd4dqtd8fjsbc3fw">
+      <w:hyperlink w:history="1" r:id="rIdke4gyohnb_s0zpcmjs4nm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic：App 還是瀏覽器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 螢幕應該已經在播放內容——還沒有的話，先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3nyadyn4umuukl9cfj6yx">
+      <w:hyperlink w:history="1" r:id="rIdgb0ezcyt_d1bbu1bp690l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。印表機裝好
 標籤捲、開著電源，和螢幕在同一個網路，或已在裝置的藍牙設定完成配對。解鎖
 裝置選單需要裝置的密碼，或由一位帶著卡片或 QR 碼的播放器管理員站在螢幕前。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 打開螢幕的裝置選單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -851,91 +851,91 @@
         </w:rPr>
         <w:t xml:space="preserve">列印工作</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">清單留著螢幕印過的每一張標籤，附預覽——要
 重印從這裡，有人說訪客證沒印出來時，也先看這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證上印什麼、長什麼樣——標誌、名字、受訪者、有效期——是全公司共用的
 訪客證設計，在訪客管理的設定裡決定，不在螢幕上。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgppoxk-1op4plnf-g5cb">
+      <w:hyperlink w:history="1" r:id="rIdqusbf9apzpc04rnee1osa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這面螢幕服務誰的訪客，由播放器的位置決定——那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdba_elolc7zx82tzylb8b4">
+      <w:hyperlink w:history="1" r:id="rIdqgvy5bku6cepqtxssuen5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待人員在電腦上從管理後台列印訪客證，是替那台電腦另外接一台印表機——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwvipofwkfaqbr9l4wov_k">
+      <w:hyperlink w:history="1" r:id="rIdtx9wazl98tpxnpdzith50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為你的接待處連接訪客證印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。螢幕的印表機和接待電腦的
 印表機互不相識。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">仍需協助:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1409,51 +1409,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduhdiz9mp5aomsdayr_nwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7sm83vvkaawcrjq_0na6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdvqnhcvd4dqtd8fjsbc3fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId3nyadyn4umuukl9cfj6yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdbgppoxk-1op4plnf-g5cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdba_elolc7zx82tzylb8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdwvipofwkfaqbr9l4wov_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e151caaba86a832eedd30a8f2d5e57cbad8012c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de3b6d6d4bd3b15b62378b940311d184f2a882b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d3adefb647a208a5321ede57d8044b6b0fbeaf9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2jsbnkffakdqwemirhxj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdvqujjdithl3-wigkhsajn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdke4gyohnb_s0zpcmjs4nm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdgb0ezcyt_d1bbu1bp690l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdqusbf9apzpc04rnee1osa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdqgvy5bku6cepqtxssuen5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdtx9wazl98tpxnpdzith50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e151caaba86a832eedd30a8f2d5e57cbad8012c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de3b6d6d4bd3b15b62378b940311d184f2a882b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d3adefb647a208a5321ede57d8044b6b0fbeaf9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為數位看板螢幕連接標籤印表機</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>