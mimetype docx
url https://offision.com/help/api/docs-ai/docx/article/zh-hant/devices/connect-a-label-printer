--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2jsbnkffakdqwemirhxj7">
+      <w:hyperlink w:history="1" r:id="rIdjwgucjgzysfk7zicfwz7g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-label-printer/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待處的數位看板螢幕可以在沒有人守著櫃檯的情況下，把印好的訪客證交到每位訪客手上。
 訪客在螢幕上完成現場登記、簽到，或用自己的手機掃螢幕上的 QR 碼完成登記的那一刻，
 螢幕就把訪客證標籤送到它下方的印表機。整個連接在螢幕自己的裝置選單裡完成——
 不需要電腦，也不用裝驅動程式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -157,103 +157,103 @@
         <w:t xml:space="preserve"> 這類 Android 看板、Neat 裝置、Windows 或 macOS 電腦。差別很小：
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AirPrint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只有 iPad 有；Neat 裝置沒有藍牙，印表機必須放在網路上；在電腦上，
 同一套設定開在名為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">標籤列印</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的視窗裡。完整的裝置清單在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqujjdithl3-wigkhsajn">
+      <w:hyperlink w:history="1" r:id="rId3a9igqrmnf_l7djpwwqkq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些裝置可以列印到標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 螢幕必須跑在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安裝好的 Offision App</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡，不是面板自己的瀏覽器——瀏覽器沒有
 印表機可以對話。Qbic 或 IAdea 面板是在設定時做的選擇，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdke4gyohnb_s0zpcmjs4nm">
+      <w:hyperlink w:history="1" r:id="rIdgjoypg2piivaooewhzict">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic：App 還是瀏覽器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 螢幕應該已經在播放內容——還沒有的話，先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgb0ezcyt_d1bbu1bp690l">
+      <w:hyperlink w:history="1" r:id="rIdmknl3wejgtuqruttknzd6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。印表機裝好
 標籤捲、開著電源，和螢幕在同一個網路，或已在裝置的藍牙設定完成配對。解鎖
 裝置選單需要裝置的密碼，或由一位帶著卡片或 QR 碼的播放器管理員站在螢幕前。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 打開螢幕的裝置選單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -851,91 +851,91 @@
         </w:rPr>
         <w:t xml:space="preserve">列印工作</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">清單留著螢幕印過的每一張標籤，附預覽——要
 重印從這裡，有人說訪客證沒印出來時，也先看這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證上印什麼、長什麼樣——標誌、名字、受訪者、有效期——是全公司共用的
 訪客證設計，在訪客管理的設定裡決定，不在螢幕上。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqusbf9apzpc04rnee1osa">
+      <w:hyperlink w:history="1" r:id="rIdi74889uqxh2beae2e3nn8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這面螢幕服務誰的訪客，由播放器的位置決定——那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqgvy5bku6cepqtxssuen5">
+      <w:hyperlink w:history="1" r:id="rId7yn1x27cxiz6a-08jjer0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待人員在電腦上從管理後台列印訪客證，是替那台電腦另外接一台印表機——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtx9wazl98tpxnpdzith50">
+      <w:hyperlink w:history="1" r:id="rIdca7ocr-5fi7mwvwv00zv-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為你的接待處連接訪客證印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。螢幕的印表機和接待電腦的
 印表機互不相識。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">仍需協助:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1409,51 +1409,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2jsbnkffakdqwemirhxj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdvqujjdithl3-wigkhsajn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdke4gyohnb_s0zpcmjs4nm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdgb0ezcyt_d1bbu1bp690l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdqusbf9apzpc04rnee1osa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdqgvy5bku6cepqtxssuen5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdtx9wazl98tpxnpdzith50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e151caaba86a832eedd30a8f2d5e57cbad8012c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de3b6d6d4bd3b15b62378b940311d184f2a882b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d3adefb647a208a5321ede57d8044b6b0fbeaf9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjwgucjgzysfk7zicfwz7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId3a9igqrmnf_l7djpwwqkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdgjoypg2piivaooewhzict" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdmknl3wejgtuqruttknzd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdi74889uqxh2beae2e3nn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7yn1x27cxiz6a-08jjer0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdca7ocr-5fi7mwvwv00zv-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8302da686f2a1ece598811920122e10e41378205.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8672a1762b595d211d292b90aec7b4c8e9bd639c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49b50fc6287bf74a49c375835348db0746236ab7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為數位看板螢幕連接標籤印表機</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>