--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhjneqhn6qxar_dvlj501p">
+      <w:hyperlink w:history="1" r:id="rIdrlsmxfuqiegpxvkfr4jid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-crestron-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Crestron 觸控面板從不安裝 Offision 應用程式。它自己的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Crestron General Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 模式就是一個內建瀏覽器，所謂設定，不過是把這個瀏覽器指向 Offision。因此整件事
 分成兩半：在面板自己的設定頁面填幾個欄位，然後走每一台 Offision 面板都會走的
 六字元配對。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這台面板要顯示的會議室已經存在 —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_q78dy3zh-cxkmoqbexqv">
+      <w:hyperlink w:history="1" r:id="rIdjhjydvk3feule-idvem1s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。您手上有面板自己的管理員
 使用者名稱與密碼 —— 那是在裝置上設定、一台一組的憑證，不是您的 Offision
 登入 —— 以及一台和面板在同一個網路上的電腦。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先準備好</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -189,51 +189,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">TSS-770</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 （黑色或白色，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">-S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 排程款）。螢幕尺寸與完整對照表在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrj8gnkub4deff3pvlzfjj">
+      <w:hyperlink w:history="1" r:id="rIdepc58wuq0koul0fzhfaji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PoE+ 供電 —— 這些面板需要的功率超過標準 PoE 埠的供給</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1018,51 +1018,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">已認證設備的第一格：Crestron room panels。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">輸入面板上顯示的六個字元；打完最後一個會自動送出。精靈的每一步、代碼畫面，
 以及新面板配對後自己彈出的密碼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnhh-wjusl3rsvqxsm4xb">
+      <w:hyperlink w:history="1" r:id="rIdph8zsbnqgb0hspovnpotg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約面板連接到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 包括為什麼要在
 面板上牆之前把密碼改掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="crestron-connect-code-zh-hant" descr="Crestron 的指引，以及認領面板的輸入格。" title="Crestron 的指引，以及認領面板的輸入格。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1481,51 +1481,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板在顯示會議室或內容，沒有出現配對碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb6g8ycphztbwv2-wns31o">
+            <w:hyperlink w:history="1" r:id="rIdm4mawcxmqdi6bllbciv76">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板顯示無法連線到伺服器</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhjneqhn6qxar_dvlj501p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rId_q78dy3zh-cxkmoqbexqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdrj8gnkub4deff3pvlzfjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdqnhh-wjusl3rsvqxsm4xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdb6g8ycphztbwv2-wns31o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c2dbd9a7afd7a403f952e9805b6d867c33bc33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d133d2be23e0a280d5c73c1b316cf13081f2c10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59135999d9947ba8f5f10544e2ea49715b38116b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69c9940a6b5f324afb58432174c8503348cde063.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrlsmxfuqiegpxvkfr4jid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdjhjydvk3feule-idvem1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdepc58wuq0koul0fzhfaji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdph8zsbnqgb0hspovnpotg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdm4mawcxmqdi6bllbciv76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c2dbd9a7afd7a403f952e9805b6d867c33bc33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d133d2be23e0a280d5c73c1b316cf13081f2c10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59135999d9947ba8f5f10544e2ea49715b38116b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69c9940a6b5f324afb58432174c8503348cde063.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Crestron 會議室預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>