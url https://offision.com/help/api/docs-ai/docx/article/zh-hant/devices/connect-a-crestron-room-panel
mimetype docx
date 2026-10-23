--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrlsmxfuqiegpxvkfr4jid">
+      <w:hyperlink w:history="1" r:id="rIdsl6gceozc8j742lt-4cao">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-crestron-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Crestron 觸控面板從不安裝 Offision 應用程式。它自己的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Crestron General Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 模式就是一個內建瀏覽器，所謂設定，不過是把這個瀏覽器指向 Offision。因此整件事
 分成兩半：在面板自己的設定頁面填幾個欄位，然後走每一台 Offision 面板都會走的
 六字元配對。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這台面板要顯示的會議室已經存在 —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjhjydvk3feule-idvem1s">
+      <w:hyperlink w:history="1" r:id="rIdcx3tzkbqtunfnzmiuwgu0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。您手上有面板自己的管理員
 使用者名稱與密碼 —— 那是在裝置上設定、一台一組的憑證，不是您的 Offision
 登入 —— 以及一台和面板在同一個網路上的電腦。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先準備好</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -189,51 +189,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">TSS-770</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 （黑色或白色，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">-S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 排程款）。螢幕尺寸與完整對照表在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdepc58wuq0koul0fzhfaji">
+      <w:hyperlink w:history="1" r:id="rIdw-uuiq5r1piuauqylf5rl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PoE+ 供電 —— 這些面板需要的功率超過標準 PoE 埠的供給</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1018,51 +1018,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">已認證設備的第一格：Crestron room panels。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">輸入面板上顯示的六個字元；打完最後一個會自動送出。精靈的每一步、代碼畫面，
 以及新面板配對後自己彈出的密碼，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdph8zsbnqgb0hspovnpotg">
+      <w:hyperlink w:history="1" r:id="rIdcbiktdpmlicofwloyxymo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約面板連接到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 包括為什麼要在
 面板上牆之前把密碼改掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="crestron-connect-code-zh-hant" descr="Crestron 的指引，以及認領面板的輸入格。" title="Crestron 的指引，以及認領面板的輸入格。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1481,51 +1481,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板在顯示會議室或內容，沒有出現配對碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">它還被前一筆紀錄認領著。先去那邊取消連接 —— 見 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdm4mawcxmqdi6bllbciv76">
+            <w:hyperlink w:history="1" r:id="rIdwp4yb0zwd73wus0xt_8zh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">面板顯示無法連線到伺服器</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrlsmxfuqiegpxvkfr4jid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdjhjydvk3feule-idvem1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdepc58wuq0koul0fzhfaji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdph8zsbnqgb0hspovnpotg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdm4mawcxmqdi6bllbciv76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c2dbd9a7afd7a403f952e9805b6d867c33bc33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d133d2be23e0a280d5c73c1b316cf13081f2c10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59135999d9947ba8f5f10544e2ea49715b38116b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69c9940a6b5f324afb58432174c8503348cde063.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsl6gceozc8j742lt-4cao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdcx3tzkbqtunfnzmiuwgu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdw-uuiq5r1piuauqylf5rl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdcbiktdpmlicofwloyxymo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdwp4yb0zwd73wus0xt_8zh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/081aeb4f91306c9db33d69f7fcb1d6bc46549b85.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f5a3202564ac3c5ce2b5824b637af723e36b017.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b40cac671bb69b332b31fb354cc1942b7a12d64.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54989c2da99a4a516af714f1922d5249ebea4d3d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Crestron 會議室預約面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>