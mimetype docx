--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">將預約面板連接到 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">新面板不會被告知伺服器在哪裡。它只顯示一組六位字元代碼，等人來認領。牆上會發生 什麼、主控台要做什麼，以及面板掛上牆之前該先改掉的那件事。</w:t>
+        <w:t xml:space="preserve">新面板不會被告知伺服器在哪裡。它只顯示一組六位字元代碼，等人來認領。牆上會發生什麼、主控台要做什麼，以及面板掛上牆之前該先改掉的那件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvew17ntqdsvirti0yb_fj">
+      <w:hyperlink w:history="1" r:id="rId10jlt-qwaxzbemnw4mfc2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">剛開箱的面板只知道一個位址，而那不是您的伺服器。它會撥打一個全世界 Offision
 面板都會撥打的註冊服務，取得一組六位字元代碼，然後等著有人來認領它。把那組代碼
 輸入您的主控台，就是配對的全部：因為告訴註冊服務這台面板屬於哪一部伺服器的，
 正是這組代碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -161,64 +161,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這就是面板上沒有伺服器位址欄位的原因，也是失去網路的面板顯示代碼畫面、而不是
 關於您伺服器的錯誤的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這台面板要顯示的會議室已經存在 —— 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvujh3nnqz0d5qaypdrhfn">
+      <w:hyperlink w:history="1" r:id="rIdqhvzkzsycbki5ggg_vynj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；
 若它的行事曆放在 Microsoft 365 或 Google Workspace，在這一頁之前還有三件事要先處理 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk6ts7wxqan2zzrwxlxtn2">
+      <w:hyperlink w:history="1" r:id="rIdogcvf16tyr3tq2r86hsdq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Microsoft 365 或 Google 的會議室放上預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 面板已通電、連上可以連到網際網路的網路，並且執行 Offision 應用程式。您能在主控台
 開啟 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -311,51 +311,53 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">等著被認領的面板。需要的就只有那六個字元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不需要輸入任何東西 —— 底部那排提供的設定，之後在主控台設定都更省事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果面板改為顯示無法連線到伺服器，代表它沒有連上註冊服務。那是面板端的網路問題，
-主控台幫不上忙 —— 因為面板還沒對主控台說過任何話。</w:t>
+主控台幫不上忙 —— 因為面板還沒對主控台說過任何話。同一則訊息也可能取代原本已經
+顯示的代碼：代碼是掛在一條開著的連線上的，連線一斷，面板就把代碼清掉，而不是繼續
+顯示一組伺服器早已忘記的代碼。重新連上的面板會顯示一組新的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 開啟精靈</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">前往 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
@@ -630,71 +632,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">五個步驟，以及展開中的第一步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間預約面板和會議助理是同一台面板換一個設計，之後在設備上編輯就能互換。房間和桌面
 不是：那跟著下一步選的資源走，面板一配對就定了 —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8qexbwequ5yngboifuczb">
+      <w:hyperlink w:history="1" r:id="rIdtmtkh9e6eubxtujzcmxie">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論哪一種，這裡都不是決定面板外觀的地方 —— 標誌、顏色和文字大小都在設備配置裡。
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzbswxdmq9ukwwxvg03r2z">
+      <w:hyperlink w:history="1" r:id="rIdbcx3u1lmtnx9q_zuguavm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在會議室面板上顯示公司標誌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是會議室，也是唯一值得仔細作答的一項：讓這台面板成為 </w:t>
       </w:r>
@@ -784,121 +786,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 選擇品牌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已認證設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是 Offision 實際驗證過的硬體：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4nqkhn2dyuxoej_fesrgr">
+      <w:hyperlink w:history="1" r:id="rIdgtft1hgqaf8mvudh0hrnj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Crestron</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的會議室與桌面面板、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzrufvtnwo_iinb6pwkwez">
+      <w:hyperlink w:history="1" r:id="rIdgl5pgsnwllbq-4ovrp_kq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的面板、桌面面板與底座、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxxvmcwvqaulqmztz-kyw">
+      <w:hyperlink w:history="1" r:id="rId3k3tguk6krvh4fldhkj39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 面板、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqhq89msewd1ufhh7zqxjc">
+      <w:hyperlink w:history="1" r:id="rIdzt3bpuqtirveichevf7qm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Room Navigator</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlb-y0qszvcg22etfarpnt">
+      <w:hyperlink w:history="1" r:id="rId0pvwc2buepmxze-41vaor">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。下方的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 涵蓋
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsqtrgpscu8ttpfdub0nvn">
+      <w:hyperlink w:history="1" r:id="rIdbsaromre7zzjrhitgix9c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">iPad、Android 平板、Windows 平板，或以網頁檢視載入面板的第三方
 系統</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-brand-zh-hant" descr="已認證的硬體、下方的一般選項，以及在沒有硬體時可用的預覽視窗。" title="已認證的硬體、下方的一般選項，以及在沒有硬體時可用的預覽視窗。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -950,51 +952,51 @@
         </w:rPr>
         <w:t xml:space="preserve">已認證的硬體、下方的一般選項，以及在沒有硬體時可用的預覽視窗。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">品牌決定的是接下來會發生什麼，而不是會建立什麼：每個品牌都帶著自己的安裝指引，
 把應用程式裝進 Crestron 面板的步驟，和裝進 Qbic 面板的步驟並不相同。往下走之前
 先讀它，並用磚上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援機型</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 確認您桌上那台的型號在不在名單裡。每一個已認證的
 型號，連同螢幕尺寸、PoE、Wi-Fi 與讀卡機，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds5qfayqepvitq4not6op6">
+      <w:hyperlink w:history="1" r:id="rId-eua8nnj9ct5l1y7qo59t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預覽視窗</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— </w:t>
       </w:r>
@@ -1080,52 +1082,53 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">所選品牌的指引，以及認領這台面板的輸入欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">幾秒之內，面板就會停止顯示代碼、開始顯示會議室。如果代碼被拒絕，請回到面板重新
-讀一次，不要重打您抄下來的那組 —— 代碼是掛在一條開著的連線上的，所以自從您抄下
-之後睡過、重開機過或斷過網的面板，現在顯示的已經是另一組。</w:t>
+讀一次，不要重打您抄下來的那組：自從您抄下之後睡過、重開機過或斷過網的面板，現在
+顯示的已經是另一組代碼，或是以無法連線的訊息取代了代碼。無論哪一種，您記下的那組
+都已經失效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在其他區域的面板會自行轉向:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果租戶由其他區域的伺服器提供服務，面板會倒數五秒，然後以該區域自己的位址重新
 載入自己，再把後續完成。不需要做任何事；知道這件事只是為了讓那次重新載入不會被
 當成當機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1167,97 +1170,97 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">趁那個對話框還在畫面上時就改掉。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 數字的角落有一支鉛筆，不必離開這裡就能開啟
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯密碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——在這裡是兩下的事，之後就變成麻煩事。這組密碼守著什麼、弄丟了要
 怎麼換掉，其餘全部都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlhykockjdq-imt9-ctbav">
+      <w:hyperlink w:history="1" r:id="rIdb2nrkb6neag68woyo--yk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定開啟面板設定的那組密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在面板掛上去之前做:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 每一台新面板都從 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">同一組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開始。還停在上面就掛上牆的面板，走廊上任何人
-都能旋轉它、改它的語言，或解除它的配對。</w:t>
+都能改它的語言、重新啟動它，或解除它的配對。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板現在會出現在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
@@ -1401,134 +1404,146 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一台已配對的面板：它顯示的會議室、它遵循的設備配置，以及它現在是否正在和伺服器對話。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連線狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 應該在配對後一分鐘內顯示在線。如果面板明明正在顯示會議室、狀態卻寫
 離線，代表面板把會議室快取住了，之後又失去了伺服器 —— 那和從未配對成功是不同的
-故障，也不是這一頁能解決的。</w:t>
+故障。面板在那個狀態下還會繼續做什麼、又是怎麼恢復的，見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwtznjovvfebyw9xnhwbho">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">網路中斷時預約面板仍會繼續運作</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後不要只相信那一列，從頭到尾驗一次：自己預約那間會議室，站在面板前看著它變化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板的行為。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它的按鈕、外觀，以及它要求的身分證明，全都來自共用的設備配置，
 不是這裡設定的 —— 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu0mabiz2u3buxwi4dito1">
+      <w:hyperlink w:history="1" r:id="rIdhycecbr8loipwwldffqln">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjqas1fut-qoxr6dzqsw9x">
+      <w:hyperlink w:history="1" r:id="rIddc_ceckcscigah05lxba4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">如何在面板上證明自己的身分</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顏色的意思。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 面板一配對就開始顯示狀態；那些顏色在說什麼，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnjfv3oeznzycdc1zjeapg">
+      <w:hyperlink w:history="1" r:id="rIdcdnjzwppzxibeofmvv49i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1538,102 +1553,135 @@
         <w:t xml:space="preserve"> 那是裝置上的編輯 —— 在詳細面板裡改它的會議室即可，
 不需要重新配對。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">拿一台已經設定成別的用途的面板來用。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 數位看板螢幕或接待自助機在另一筆紀錄
 上，而已被認領的面板不會顯示可以打在這裡的代碼。先解除它 —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdet5dqyb78vdk4s-payq4z">
+      <w:hyperlink w:history="1" r:id="rIdkf_35yokaqztjf5lugd1k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">讓面板退役。</w:t>
+        <w:t xml:space="preserve">讓面板退役或更換面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裝置上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消硬件連接</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 會釋放硬體但保留紀錄；面板自己設定裡
-的 </w:t>
+        <w:t xml:space="preserve"> 會釋放硬體但保留紀錄；面板
+自己主控台 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 頁最下面的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">解除裝置配對</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（以前叫 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重設</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 則從面板端抹掉配對，讓它回到代碼畫面。換掉壞掉的面板用前者，面板要
-撤走時用後者。</w:t>
+        <w:t xml:space="preserve">）則從面板端做
+同一件事，還會清掉面板存下的設定，讓它回到代碼畫面。面板要撤走時用後者，換掉
+壞掉的面板用前者 ——
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmzafyosf8h9t-0ibejad5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">更換故障的面板</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2049,51 +2097,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvew17ntqdsvirti0yb_fj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdvujh3nnqz0d5qaypdrhfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdk6ts7wxqan2zzrwxlxtn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId8qexbwequ5yngboifuczb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdzbswxdmq9ukwwxvg03r2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId4nqkhn2dyuxoej_fesrgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdzrufvtnwo_iinb6pwkwez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdxxxvmcwvqaulqmztz-kyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdqhq89msewd1ufhh7zqxjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdlb-y0qszvcg22etfarpnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdsqtrgpscu8ttpfdub0nvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIds5qfayqepvitq4not6op6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdlhykockjdq-imt9-ctbav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdu0mabiz2u3buxwi4dito1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdjqas1fut-qoxr6dzqsw9x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdnjfv3oeznzycdc1zjeapg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdet5dqyb78vdk4s-payq4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8e47a5e4eba1a07c52ece49a9f5a52004192e25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18d3d25b287950f0ab09365d8c6f4f53e78aca96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/405385ec06d516fc68abbfe7f708d35720d4d391.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/856b1ae4066970950451d220cd33af79e781c295.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509f7828526faf54190d359019e6b31a151dc771.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dcf1c03cc665e439e50005bd2cded464a77f650.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/381a9350f411f04e05deba48d28bfb6ac2f69f72.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72052f637ef014cbe45d8f4ac0fa172b87ab5cac.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId10jlt-qwaxzbemnw4mfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdqhvzkzsycbki5ggg_vynj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdogcvf16tyr3tq2r86hsdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdtmtkh9e6eubxtujzcmxie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdbcx3u1lmtnx9q_zuguavm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdgtft1hgqaf8mvudh0hrnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdgl5pgsnwllbq-4ovrp_kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId3k3tguk6krvh4fldhkj39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdzt3bpuqtirveichevf7qm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rId0pvwc2buepmxze-41vaor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdbsaromre7zzjrhitgix9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rId-eua8nnj9ct5l1y7qo59t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdb2nrkb6neag68woyo--yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdwtznjovvfebyw9xnhwbho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdhycecbr8loipwwldffqln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIddc_ceckcscigah05lxba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdcdnjzwppzxibeofmvv49i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdkf_35yokaqztjf5lugd1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdmzafyosf8h9t-0ibejad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8e47a5e4eba1a07c52ece49a9f5a52004192e25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18d3d25b287950f0ab09365d8c6f4f53e78aca96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/405385ec06d516fc68abbfe7f708d35720d4d391.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/856b1ae4066970950451d220cd33af79e781c295.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509f7828526faf54190d359019e6b31a151dc771.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dcf1c03cc665e439e50005bd2cded464a77f650.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/381a9350f411f04e05deba48d28bfb6ac2f69f72.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8e30fe8c3e427ba2e27dc4b6891087af47c578a.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將預約面板連接到 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>