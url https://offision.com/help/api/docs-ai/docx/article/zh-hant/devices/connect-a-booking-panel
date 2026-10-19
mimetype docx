--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">新面板不會被告知伺服器在哪裡。它只顯示一組六位字元代碼，等人來認領。牆上會發生什麼、主控台要做什麼，以及面板掛上牆之前該先改掉的那件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-24</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10jlt-qwaxzbemnw4mfc2">
+      <w:hyperlink w:history="1" r:id="rIdkinzaa9jrumzifsz_8cgj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/connect-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">剛開箱的面板只知道一個位址，而那不是您的伺服器。它會撥打一個全世界 Offision
 面板都會撥打的註冊服務，取得一組六位字元代碼，然後等著有人來認領它。把那組代碼
 輸入您的主控台，就是配對的全部：因為告訴註冊服務這台面板屬於哪一部伺服器的，
 正是這組代碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -161,64 +161,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這就是面板上沒有伺服器位址欄位的原因，也是失去網路的面板顯示代碼畫面、而不是
 關於您伺服器的錯誤的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這台面板要顯示的會議室已經存在 —— 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqhvzkzsycbki5ggg_vynj">
+      <w:hyperlink w:history="1" r:id="rIdlspjyr4sjl14t162jnnbv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；
 若它的行事曆放在 Microsoft 365 或 Google Workspace，在這一頁之前還有三件事要先處理 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogcvf16tyr3tq2r86hsdq">
+      <w:hyperlink w:history="1" r:id="rIdvwxgkqae4illlypx3bbjb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Microsoft 365 或 Google 的會議室放上預約面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 面板已通電、連上可以連到網際網路的網路，並且執行 Offision 應用程式。您能在主控台
 開啟 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -632,71 +632,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">五個步驟，以及展開中的第一步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間預約面板和會議助理是同一台面板換一個設計，之後在設備上編輯就能互換。房間和桌面
 不是：那跟著下一步選的資源走，面板一配對就定了 —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmtkh9e6eubxtujzcmxie">
+      <w:hyperlink w:history="1" r:id="rIdtvvcnoqzfibpjphscho2a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論哪一種，這裡都不是決定面板外觀的地方 —— 標誌、顏色和文字大小都在設備配置裡。
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbcx3u1lmtnx9q_zuguavm">
+      <w:hyperlink w:history="1" r:id="rIdpl_bepu4h_azwpg4sv6hr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在會議室面板上顯示公司標誌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就是會議室，也是唯一值得仔細作答的一項：讓這台面板成為 </w:t>
       </w:r>
@@ -786,121 +786,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 選擇品牌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已認證設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是 Offision 實際驗證過的硬體：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgtft1hgqaf8mvudh0hrnj">
+      <w:hyperlink w:history="1" r:id="rIddfspq0b9f59wzxhagtoux">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Crestron</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的會議室與桌面面板、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgl5pgsnwllbq-4ovrp_kq">
+      <w:hyperlink w:history="1" r:id="rIdnwg8lafsavpowibvfafle">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的面板、桌面面板與底座、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3k3tguk6krvh4fldhkj39">
+      <w:hyperlink w:history="1" r:id="rIdvq-ifibtbviw6ciqoz5og">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 面板、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzt3bpuqtirveichevf7qm">
+      <w:hyperlink w:history="1" r:id="rIdyqfeley-cb6mle0b1cim2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Room Navigator</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0pvwc2buepmxze-41vaor">
+      <w:hyperlink w:history="1" r:id="rIdrovgduybv7grhtnokx5md">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。下方的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 涵蓋
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbsaromre7zzjrhitgix9c">
+      <w:hyperlink w:history="1" r:id="rId8jendabatt0wetrda1cjw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">iPad、Android 平板、Windows 平板，或以網頁檢視載入面板的第三方
 系統</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-brand-zh-hant" descr="已認證的硬體、下方的一般選項，以及在沒有硬體時可用的預覽視窗。" title="已認證的硬體、下方的一般選項，以及在沒有硬體時可用的預覽視窗。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -952,51 +952,51 @@
         </w:rPr>
         <w:t xml:space="preserve">已認證的硬體、下方的一般選項，以及在沒有硬體時可用的預覽視窗。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">品牌決定的是接下來會發生什麼，而不是會建立什麼：每個品牌都帶著自己的安裝指引，
 把應用程式裝進 Crestron 面板的步驟，和裝進 Qbic 面板的步驟並不相同。往下走之前
 先讀它，並用磚上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援機型</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 確認您桌上那台的型號在不在名單裡。每一個已認證的
 型號，連同螢幕尺寸、PoE、Wi-Fi 與讀卡機，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-eua8nnj9ct5l1y7qo59t">
+      <w:hyperlink w:history="1" r:id="rIdfj8nkqkabryz7oo-dggdj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預覽視窗</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— </w:t>
       </w:r>
@@ -1170,51 +1170,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">趁那個對話框還在畫面上時就改掉。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 數字的角落有一支鉛筆，不必離開這裡就能開啟
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯密碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——在這裡是兩下的事，之後就變成麻煩事。這組密碼守著什麼、弄丟了要
 怎麼換掉，其餘全部都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb2nrkb6neag68woyo--yk">
+      <w:hyperlink w:history="1" r:id="rIdxkwrequcilmglc8t33ojp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定開啟面板設定的那組密碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在面板掛上去之前做:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 每一台新面板都從 </w:t>
@@ -1407,143 +1407,143 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一台已配對的面板：它顯示的會議室、它遵循的設備配置，以及它現在是否正在和伺服器對話。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連線狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 應該在配對後一分鐘內顯示在線。如果面板明明正在顯示會議室、狀態卻寫
 離線，代表面板把會議室快取住了，之後又失去了伺服器 —— 那和從未配對成功是不同的
 故障。面板在那個狀態下還會繼續做什麼、又是怎麼恢復的，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwtznjovvfebyw9xnhwbho">
+      <w:hyperlink w:history="1" r:id="rIdrupotqkyyrjsys0t7spa4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路中斷時預約面板仍會繼續運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後不要只相信那一列，從頭到尾驗一次：自己預約那間會議室，站在面板前看著它變化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板的行為。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它的按鈕、外觀，以及它要求的身分證明，全都來自共用的設備配置，
 不是這裡設定的 —— 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhycecbr8loipwwldffqln">
+      <w:hyperlink w:history="1" r:id="rIdzajld00nmh5t4567i2guw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddc_ceckcscigah05lxba4">
+      <w:hyperlink w:history="1" r:id="rIdq8ay-pnkpmtmfk2ewh9qx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">如何在面板上證明自己的身分</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顏色的意思。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 面板一配對就開始顯示狀態；那些顏色在說什麼，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdnjzwppzxibeofmvv49i">
+      <w:hyperlink w:history="1" r:id="rId3xwr9q6byye51ud7ehsoj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1553,51 +1553,51 @@
         <w:t xml:space="preserve"> 那是裝置上的編輯 —— 在詳細面板裡改它的會議室即可，
 不需要重新配對。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">拿一台已經設定成別的用途的面板來用。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 數位看板螢幕或接待自助機在另一筆紀錄
 上，而已被認領的面板不會顯示可以打在這裡的代碼。先解除它 —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkf_35yokaqztjf5lugd1k">
+      <w:hyperlink w:history="1" r:id="rIdxoqwdcxskq0bhm4kudrbs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1628,56 +1628,85 @@
         <w:t xml:space="preserve"> 頁最下面的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解除裝置配對</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（以前叫 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重設</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）則從面板端做
 同一件事，還會清掉面板存下的設定，讓它回到代碼畫面。面板要撤走時用後者，換掉
 壞掉的面板用前者 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzafyosf8h9t-0ibejad5">
+      <w:hyperlink w:history="1" r:id="rIdodvo-dt6_sc97vj8rektu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更換故障的面板</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">配對後，精靈會顯示</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">已連接</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。完成後確認裝置列。播放器、Android應用程式及韌體版本的區別，請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId4iegag3fcxti5jal9umle">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">裝置軟體資訊</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
@@ -2097,51 +2126,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId10jlt-qwaxzbemnw4mfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdqhvzkzsycbki5ggg_vynj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdogcvf16tyr3tq2r86hsdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdtmtkh9e6eubxtujzcmxie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdbcx3u1lmtnx9q_zuguavm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdgtft1hgqaf8mvudh0hrnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdgl5pgsnwllbq-4ovrp_kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rId3k3tguk6krvh4fldhkj39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdzt3bpuqtirveichevf7qm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rId0pvwc2buepmxze-41vaor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdbsaromre7zzjrhitgix9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rId-eua8nnj9ct5l1y7qo59t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdb2nrkb6neag68woyo--yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdwtznjovvfebyw9xnhwbho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdhycecbr8loipwwldffqln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIddc_ceckcscigah05lxba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdcdnjzwppzxibeofmvv49i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdkf_35yokaqztjf5lugd1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdmzafyosf8h9t-0ibejad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8e47a5e4eba1a07c52ece49a9f5a52004192e25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18d3d25b287950f0ab09365d8c6f4f53e78aca96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/405385ec06d516fc68abbfe7f708d35720d4d391.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/856b1ae4066970950451d220cd33af79e781c295.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/509f7828526faf54190d359019e6b31a151dc771.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dcf1c03cc665e439e50005bd2cded464a77f650.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/381a9350f411f04e05deba48d28bfb6ac2f69f72.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8e30fe8c3e427ba2e27dc4b6891087af47c578a.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkinzaa9jrumzifsz_8cgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdlspjyr4sjl14t162jnnbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdvwxgkqae4illlypx3bbjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdtvvcnoqzfibpjphscho2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdpl_bepu4h_azwpg4sv6hr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIddfspq0b9f59wzxhagtoux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-crestron-room-panel/" TargetMode="External"/><Relationship Id="rIdnwg8lafsavpowibvfafle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-qbic-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdvq-ifibtbviw6ciqoz5og" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-iadea-room-booking-panel/" TargetMode="External"/><Relationship Id="rIdyqfeley-cb6mle0b1cim2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-cisco-room-navigator/" TargetMode="External"/><Relationship Id="rIdrovgduybv7grhtnokx5md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId8jendabatt0wetrda1cjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdfj8nkqkabryz7oo-dggdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdxkwrequcilmglc8t33ojp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdrupotqkyyrjsys0t7spa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdzajld00nmh5t4567i2guw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdq8ay-pnkpmtmfk2ewh9qx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId3xwr9q6byye51ud7ehsoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdxoqwdcxskq0bhm4kudrbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdodvo-dt6_sc97vj8rektu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId4iegag3fcxti5jal9umle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5bb0729e1217665d645820b4af74937edaa9d1f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c9cb1854e413f58e2f6bd84d310d22c13b4cca7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d162617f33c5b89b561881193b0f70167c9741b4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/342b6f9686c33a9d3c9de0adfd93ef1f0a00941f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52e937e667b672d950405fd52eee27057ab56980.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df88b88067bd6ebdd501a8d30fca251fcfc74f19.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e3f9f090b4972994facba9dddd902871252c1d0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d0ff2fd8e8c9737613bf70209c1871cd2cb0d24.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將預約面板連接到 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>