--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選擇面板設計</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約面板會以兩種版面之一呈現。排程是帶側欄的完整面板；置中只有一欄文字，畫的東西少 得多 —— 這就是選了它之後一半設定會變灰的原因。</w:t>
+        <w:t xml:space="preserve">預約面板會以兩種版面之一呈現。排程是帶側欄的完整面板；置中只有一欄文字，畫的東西少得多 —— 這就是選了它之後一半設定會變灰的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdniwqfcspioy5qxcngw1sh">
+      <w:hyperlink w:history="1" r:id="rIdwpwwslre-rcghj99wm2xn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/choose-a-panel-design/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板會以兩種設計之一呈現，而它們是兩種</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面</w:t>
       </w:r>
@@ -119,52 +119,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 選擇設計</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟裝置設定。它會停在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間預訂面板</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">：面板的即時預覽，旁邊是兩種設計的縮圖，下方是
-設定群組。</w:t>
+        <w:t xml:space="preserve">：面板的即時預覽，旁邊是兩種設計的縮圖，預覽
+底下是一排房間狀態的小標籤，再下面才是設定群組。打開群組之後，用清單上方的圓形箭號
+回到選單。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是完整的面板：左側房間資訊、右側帶當日時間軸的側欄、操作按鈕列，還有放背景
 圖片與標誌的空間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -555,51 +556,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">使用中 — 同一筆預約，已簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一間房間、同一筆預約，在兩種設計下拍攝。兩者的等待顏色都是橙色、使用中是紅色 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdes1cz27u5bqi8mnhoqsri">
+      <w:hyperlink w:history="1" r:id="rIdw3cilqsbxq-5_uy4_dyol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 預期會有設定變灰</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -733,51 +734,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">位於哪個群組</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7301"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">背景圖片模式與檔案、房間名稱文字大小</w:t>
+              <w:t xml:space="preserve">背景圖片模式與檔案、公司標誌與它的底色、房間名稱文字大小</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2059"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">背景與標誌、會議室資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7301"/>
           </w:tcPr>
@@ -826,51 +827,51 @@
             <w:tcW w:type="dxa" w:w="2059"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7301"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">公告、只顯示營業時間的時間軸、預設收合時間軸</w:t>
+              <w:t xml:space="preserve">公告、只顯示營業時間的時間軸、預設收合時間軸、時間軸文字大小</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2059"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時間軸與時鐘</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7301"/>
           </w:tcPr>
@@ -888,51 +889,51 @@
             <w:tcW w:type="dxa" w:w="2059"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">使用預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7301"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">提前預約、新預約的確認、預約詳細資料、取消預約</w:t>
+              <w:t xml:space="preserve">提前預約、新預約的確認及其下的兩個欄位、預約詳細資料、取消預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2059"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在面板上預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7301"/>
           </w:tcPr>
@@ -1080,71 +1081,84 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有任何一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫得出某項設定，那項設定就保持可編輯。預設是排程、只把
 一個用途覆寫成置中的設定，一天裡大部分時間仍然畫著側欄，這時把時間軸設定變灰就是在說謊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">儲存，確認變更會影響哪些裝置，然後看一台面板。它會在下一次重新整理時套用，而不是立刻。</w:t>
+        <w:t xml:space="preserve">儲存，確認變更會影響哪些裝置，然後看一台面板。使用該設定的每一台面板都會在約 1 秒內
+重繪，之後不需要重新整理或重新開機；見 </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdk9agk_trynaoszdm04hqb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">只要有變更，面板和螢幕就立刻更新</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">如果一分鐘後面板還是舊版面，請確認它掛在你剛編輯的那份裝置設定上，而不是另一份 —— 見
+        <w:t xml:space="preserve">如果面板還是舊版面，請確認它掛在你剛編輯的那份裝置設定上，而不是另一份 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeigzv83aehdjsxnid59ny">
+      <w:hyperlink w:history="1" r:id="rId6ielvxyki-alwaq9zn72k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">。在你儲存的那一刻處於離線的面板，
+會一直顯示舊版面，直到重新啟動為止。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1560,51 +1574,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdniwqfcspioy5qxcngw1sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdes1cz27u5bqi8mnhoqsri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdeigzv83aehdjsxnid59ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/596b38d7510a5789891eeb1d380605557fb2b59e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/123ddd9baa08721096318b8915504132ff05dd73.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3c2f247058ab4c3e91356d5c812e89e4852750e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de21bac691af9eeb8ddfc795f6a084cbdd1f274f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffdaae3d506ebe3c6d77e363fd84e434b86dff94.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e984848ff196e192727d4819270aaa7c5620116a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ae72824801cb1d9aa314224fe583564bdbc0d6c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f04b4dba484121ff32f6780a3317c48578dc5e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwpwwslre-rcghj99wm2xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdw3cilqsbxq-5_uy4_dyol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdk9agk_trynaoszdm04hqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rId6ielvxyki-alwaq9zn72k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/596b38d7510a5789891eeb1d380605557fb2b59e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/123ddd9baa08721096318b8915504132ff05dd73.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3c2f247058ab4c3e91356d5c812e89e4852750e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de21bac691af9eeb8ddfc795f6a084cbdd1f274f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffdaae3d506ebe3c6d77e363fd84e434b86dff94.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e984848ff196e192727d4819270aaa7c5620116a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ae72824801cb1d9aa314224fe583564bdbc0d6c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f04b4dba484121ff32f6780a3317c48578dc5e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>選擇面板設計</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>