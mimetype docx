--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpwwslre-rcghj99wm2xn">
+      <w:hyperlink w:history="1" r:id="rId7xhaeascz8dvcmib2j8vz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/choose-a-panel-design/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板會以兩種設計之一呈現，而它們是兩種</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面</w:t>
       </w:r>
@@ -556,51 +556,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">使用中 — 同一筆預約，已簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一間房間、同一筆預約，在兩種設計下拍攝。兩者的等待顏色都是橙色、使用中是紅色 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw3cilqsbxq-5_uy4_dyol">
+      <w:hyperlink w:history="1" r:id="rIdwyxiumo3ujo03sihkq_f-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 預期會有設定變灰</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1084,71 +1084,71 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有任何一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫得出某項設定，那項設定就保持可編輯。預設是排程、只把
 一個用途覆寫成置中的設定，一天裡大部分時間仍然畫著側欄，這時把時間軸設定變灰就是在說謊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存，確認變更會影響哪些裝置，然後看一台面板。使用該設定的每一台面板都會在約 1 秒內
 重繪，之後不需要重新整理或重新開機；見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk9agk_trynaoszdm04hqb">
+      <w:hyperlink w:history="1" r:id="rIdjjffuosgwcjx-1kft47nl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">只要有變更，面板和螢幕就立刻更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果面板還是舊版面，請確認它掛在你剛編輯的那份裝置設定上，而不是另一份 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ielvxyki-alwaq9zn72k">
+      <w:hyperlink w:history="1" r:id="rIdo9u2i3ms_dxwm8uv4grro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。在你儲存的那一刻處於離線的面板，
 會一直顯示舊版面，直到重新啟動為止。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1574,51 +1574,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwpwwslre-rcghj99wm2xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdw3cilqsbxq-5_uy4_dyol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdk9agk_trynaoszdm04hqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rId6ielvxyki-alwaq9zn72k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/596b38d7510a5789891eeb1d380605557fb2b59e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/123ddd9baa08721096318b8915504132ff05dd73.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3c2f247058ab4c3e91356d5c812e89e4852750e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de21bac691af9eeb8ddfc795f6a084cbdd1f274f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffdaae3d506ebe3c6d77e363fd84e434b86dff94.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e984848ff196e192727d4819270aaa7c5620116a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ae72824801cb1d9aa314224fe583564bdbc0d6c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f04b4dba484121ff32f6780a3317c48578dc5e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7xhaeascz8dvcmib2j8vz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdwyxiumo3ujo03sihkq_f-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdjjffuosgwcjx-1kft47nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdo9u2i3ms_dxwm8uv4grro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90f3979228cc33637a532d5b876905d024758f11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f3169e0d9f6b0ffa65de30bb74c6169cf6f8f41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/996a4b7a949c386b6be8c9de305a3bb1d8d8c08d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0fd28e29e887705372d7a3dabf483905526c41b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95675a09b2e05a74322231d8a089996fc4688629.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/062caac2316c5fafe4d547b81b28ca89e9aed5c3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f8862d45d5537b4365e246cd6c9a56ba5210e00.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/614daa4574769a0ff000280f78586f85ee1b15cf.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>選擇面板設計</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>