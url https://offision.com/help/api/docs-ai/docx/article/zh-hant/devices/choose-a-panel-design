--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7xhaeascz8dvcmib2j8vz">
+      <w:hyperlink w:history="1" r:id="rIdsaju8wqmfgzlonkubjout">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/choose-a-panel-design/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板會以兩種設計之一呈現，而它們是兩種</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面</w:t>
       </w:r>
@@ -556,51 +556,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">使用中 — 同一筆預約，已簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一間房間、同一筆預約，在兩種設計下拍攝。兩者的等待顏色都是橙色、使用中是紅色 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwyxiumo3ujo03sihkq_f-">
+      <w:hyperlink w:history="1" r:id="rIder5vzkpvr62tpwdzjnbnw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色的意思</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 預期會有設定變灰</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1084,71 +1084,71 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有任何一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">畫得出某項設定，那項設定就保持可編輯。預設是排程、只把
 一個用途覆寫成置中的設定，一天裡大部分時間仍然畫著側欄，這時把時間軸設定變灰就是在說謊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存，確認變更會影響哪些裝置，然後看一台面板。使用該設定的每一台面板都會在約 1 秒內
 重繪，之後不需要重新整理或重新開機；見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjjffuosgwcjx-1kft47nl">
+      <w:hyperlink w:history="1" r:id="rIdcbkrd5sartlk-j-vx3hzd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">只要有變更，面板和螢幕就立刻更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果面板還是舊版面，請確認它掛在你剛編輯的那份裝置設定上，而不是另一份 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo9u2i3ms_dxwm8uv4grro">
+      <w:hyperlink w:history="1" r:id="rIdavbn2bh0lw7l58k1wmzji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。在你儲存的那一刻處於離線的面板，
 會一直顯示舊版面，直到重新啟動為止。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1574,51 +1574,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7xhaeascz8dvcmib2j8vz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdwyxiumo3ujo03sihkq_f-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdjjffuosgwcjx-1kft47nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdo9u2i3ms_dxwm8uv4grro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90f3979228cc33637a532d5b876905d024758f11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f3169e0d9f6b0ffa65de30bb74c6169cf6f8f41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/996a4b7a949c386b6be8c9de305a3bb1d8d8c08d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0fd28e29e887705372d7a3dabf483905526c41b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95675a09b2e05a74322231d8a089996fc4688629.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/062caac2316c5fafe4d547b81b28ca89e9aed5c3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f8862d45d5537b4365e246cd6c9a56ba5210e00.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/614daa4574769a0ff000280f78586f85ee1b15cf.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsaju8wqmfgzlonkubjout" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIder5vzkpvr62tpwdzjnbnw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdcbkrd5sartlk-j-vx3hzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdavbn2bh0lw7l58k1wmzji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90f3979228cc33637a532d5b876905d024758f11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f3169e0d9f6b0ffa65de30bb74c6169cf6f8f41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/996a4b7a949c386b6be8c9de305a3bb1d8d8c08d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0fd28e29e887705372d7a3dabf483905526c41b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95675a09b2e05a74322231d8a089996fc4688629.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/062caac2316c5fafe4d547b81b28ca89e9aed5c3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f8862d45d5537b4365e246cd6c9a56ba5210e00.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/614daa4574769a0ff000280f78586f85ee1b15cf.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>選擇面板設計</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>