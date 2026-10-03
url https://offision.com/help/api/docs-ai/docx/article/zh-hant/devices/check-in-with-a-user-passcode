--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyusyw_mva9mibw3v9mbrm">
+      <w:hyperlink w:history="1" r:id="rIdnwkotqbjwbc7cl494su3y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/check-in-with-a-user-passcode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板辨識一個人的五種方式裡，有四種都要靠「某樣東西在場」：面板上的讀卡機加上口袋裡
 的員工卡、面板上的鏡頭加上事先上傳的照片、一支登入好應用程式的手機。這些都可能剛好
 在那天缺席，其中兩樣甚至可能永遠不在硬體上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -357,87 +357,87 @@
         <w:t xml:space="preserve">身份驗証碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這一項。人們輸入的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">值</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">仍然屬於他們自己，也仍然只在一個地方設定 ——
 變動的只是那台面板要不要提供這個方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那個畫面，以及「什麼都不問」這個選項，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnp2ho9j9inssqujeojpg3">
+      <w:hyperlink w:history="1" r:id="rIdwe7vqc4qge_vcewbfwrcb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">如何在面板上證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 請大家去設定自己的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在每個人都有驗証碼之前，什麼都不會動；而在步驟 1 完成之前，他們的個人資料裡根本沒有
 那一行可以找。所以請在開啟之後才公告，不要在之前。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請他們看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcq35yamywluwyl_q2jbsr">
+      <w:hyperlink w:history="1" r:id="rId0de_oo0e-v6ut9nuir8oo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定您的身份驗証碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，一個畫面，
 大約一分鐘。您無法批次代設，每個人都要自己輸入。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 面板會怎麼做</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -825,51 +825,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不是預約編號:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 預約編號是名字相近但不同的另一組號碼：它屬於一筆</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">而不是屬於某個人，是產生的而
 不是自己選的，而且可以讓完全沒有帳戶的人簽到。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr30tsc4-z08bzb4ltanga">
+      <w:hyperlink w:history="1" r:id="rId_mxihy3x4_cdmosxesxpt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓外部與會者以預約編號簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1294,51 +1294,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyusyw_mva9mibw3v9mbrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdnp2ho9j9inssqujeojpg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdcq35yamywluwyl_q2jbsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdr30tsc4-z08bzb4ltanga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f72020497083635bc48fa8dfde08835ba4919a35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f50a1e0abdb62a8eb7ac0d5d5b7e2bba789d4b8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fed6ff79d2a290ff49f43c838b326878b5d3597.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnwkotqbjwbc7cl494su3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdwe7vqc4qge_vcewbfwrcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId0de_oo0e-v6ut9nuir8oo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rId_mxihy3x4_cdmosxesxpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f72020497083635bc48fa8dfde08835ba4919a35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f50a1e0abdb62a8eb7ac0d5d5b7e2bba789d4b8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fed6ff79d2a290ff49f43c838b326878b5d3597.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓人在面板上以驗証碼確認身份</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>