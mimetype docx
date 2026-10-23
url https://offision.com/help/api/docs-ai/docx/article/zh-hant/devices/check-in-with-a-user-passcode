--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwkotqbjwbc7cl494su3y">
+      <w:hyperlink w:history="1" r:id="rIdlpxcetcde7j7ce_7-ctsm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/check-in-with-a-user-passcode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板辨識一個人的五種方式裡，有四種都要靠「某樣東西在場」：面板上的讀卡機加上口袋裡
 的員工卡、面板上的鏡頭加上事先上傳的照片、一支登入好應用程式的手機。這些都可能剛好
 在那天缺席，其中兩樣甚至可能永遠不在硬體上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -357,87 +357,87 @@
         <w:t xml:space="preserve">身份驗証碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這一項。人們輸入的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">值</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">仍然屬於他們自己，也仍然只在一個地方設定 ——
 變動的只是那台面板要不要提供這個方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那個畫面，以及「什麼都不問」這個選項，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwe7vqc4qge_vcewbfwrcb">
+      <w:hyperlink w:history="1" r:id="rIdv-m19eoh2e-gnzgxaos7o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">如何在面板上證明自己是誰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 請大家去設定自己的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在每個人都有驗証碼之前，什麼都不會動；而在步驟 1 完成之前，他們的個人資料裡根本沒有
 那一行可以找。所以請在開啟之後才公告，不要在之前。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請他們看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0de_oo0e-v6ut9nuir8oo">
+      <w:hyperlink w:history="1" r:id="rIdbkdv8mocmeaxdv62dzg3g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定您的身份驗証碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，一個畫面，
 大約一分鐘。您無法批次代設，每個人都要自己輸入。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 面板會怎麼做</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -825,51 +825,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不是預約編號:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 預約編號是名字相近但不同的另一組號碼：它屬於一筆</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">而不是屬於某個人，是產生的而
 不是自己選的，而且可以讓完全沒有帳戶的人簽到。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_mxihy3x4_cdmosxesxpt">
+      <w:hyperlink w:history="1" r:id="rIdfmvitsfsk6jjagqxid51e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓外部與會者以預約編號簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1294,51 +1294,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnwkotqbjwbc7cl494su3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdwe7vqc4qge_vcewbfwrcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId0de_oo0e-v6ut9nuir8oo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rId_mxihy3x4_cdmosxesxpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f72020497083635bc48fa8dfde08835ba4919a35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f50a1e0abdb62a8eb7ac0d5d5b7e2bba789d4b8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fed6ff79d2a290ff49f43c838b326878b5d3597.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlpxcetcde7j7ce_7-ctsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdv-m19eoh2e-gnzgxaos7o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdbkdv8mocmeaxdv62dzg3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdfmvitsfsk6jjagqxid51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2d3c08be291624e171b927424f41b0417cc014a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0bf025e5868d6fd295b20b565076fb57d881a981.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3809e5c9f0c7600b93a6977b8950feb324e1a43a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓人在面板上以驗証碼確認身份</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>