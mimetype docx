--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板可以顯示 3D 地圖嗎</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">不行，也沒有可以打開的設定——地圖是數位看板的小工具，不是面板的設計。面板為什麼 沒有地圖、改放什麼上牆，以及這個選擇裡哪一半是螢幕、哪一半是背後那台播放器。</w:t>
+        <w:t xml:space="preserve">不行，也沒有可以打開的設定——地圖是數位看板的小工具，不是面板的設計。面板為什麼沒有地圖、改放什麼上牆，以及這個選擇裡哪一半是螢幕、哪一半是背後那台播放器。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsxqs_j9wvr6lvxlfstgec">
+      <w:hyperlink w:history="1" r:id="rIdfglcv7y9uhcymxoon7me_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/can-a-booking-panel-show-the-3d-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不行。預約面板從來不畫樓層，也沒有哪個開關可以把它加上去。地圖是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">數位看板</w:t>
       </w:r>
@@ -356,51 +356,51 @@
         <w:t xml:space="preserve">主舞台上的 預約狀態 - 地圖：改用螢幕之後你會得到的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (電子標牌)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖本身能做的事——載入哪幾層、顏色代表什麼、能不能搜尋、能不能預約、能不能用
 QR code 把路線帶走——全都在小工具那一邊，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3sl6s3eyn7x3hbk4py2np">
+      <w:hyperlink w:history="1" r:id="rIdvufpns8yctoi-f_81s-zn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">「預約狀態 - 地圖」小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。接著在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -476,51 +476,51 @@
         </w:rPr>
         <w:t xml:space="preserve">已認證設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡選，
 至於畫平面圖該買哪一款，各品牌自己的文章裡有寫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板自己不是候選:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一台面板同時只會被一筆紀錄認領，而已被認領的面板顯示的是它的會議室，不是配對碼。
 把這台硬體改去做數位看板不是編輯，而是先取消連接再重新配對一次——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvtqr8ry__lki08assfn8e">
+      <w:hyperlink w:history="1" r:id="rIdld9n1fyykivku4dda3bxo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板改為回答什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -587,51 +587,51 @@
       <w:r>
         <w:t xml:space="preserve">站在使用中的門前，人想向地圖問的那件事——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">現在還有哪裡是空的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——面板沒有地圖也
 已經答得出來。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會列出同一棟大樓裡同類型的資源，兩下就預約完成，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdimhad2lqseniyd9hom_al">
+      <w:hyperlink w:history="1" r:id="rIdu83hp1zs8uoplkobxlctd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從面板尋找其他房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不會改變什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1105,51 +1105,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsxqs_j9wvr6lvxlfstgec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rId3sl6s3eyn7x3hbk4py2np" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdvtqr8ry__lki08assfn8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdimhad2lqseniyd9hom_al" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc3798b1c5d28b875bdd38101f3347afcd985df5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b969967f02c3f492d5ba8230c0041c2621edf0d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfglcv7y9uhcymxoon7me_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdvufpns8yctoi-f_81s-zn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdld9n1fyykivku4dda3bxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdu83hp1zs8uoplkobxlctd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc3798b1c5d28b875bdd38101f3347afcd985df5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b969967f02c3f492d5ba8230c0041c2621edf0d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約面板可以顯示 3D 地圖嗎</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>