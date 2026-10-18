--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板可以顯示 3D 地圖嗎</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">不行，也沒有可以打開的設定——地圖是數位看板的小工具，不是面板的設計。面板為什麼沒有地圖、改放什麼上牆，以及這個選擇裡哪一半是螢幕、哪一半是背後那台播放器。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 不行，也沒有可以打開的設定——地圖是數位看板的小工具，不是面板的設計。面板為什麼沒有地圖、改放什麼上牆，以及這個選擇裡哪一半是螢幕、哪一半是背後那台播放器。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfglcv7y9uhcymxoon7me_">
+      <w:hyperlink w:history="1" r:id="rIdd29hsybcu0wssh2yseqm4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/can-a-booking-panel-show-the-3d-map/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不行。預約面板從來不畫樓層，也沒有哪個開關可以把它加上去。地圖是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">數位看板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的
 小工具，所以要在會議室外面放一張平面圖，是多一面播數位看板的螢幕，而不是去改
 門邊那台面板的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -356,51 +364,51 @@
         <w:t xml:space="preserve">主舞台上的 預約狀態 - 地圖：改用螢幕之後你會得到的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (電子標牌)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖本身能做的事——載入哪幾層、顏色代表什麼、能不能搜尋、能不能預約、能不能用
 QR code 把路線帶走——全都在小工具那一邊，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvufpns8yctoi-f_81s-zn">
+      <w:hyperlink w:history="1" r:id="rIdma88-ckhcjoqlvmuw55sv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">「預約狀態 - 地圖」小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。接著在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -476,51 +484,51 @@
         </w:rPr>
         <w:t xml:space="preserve">已認證設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡選，
 至於畫平面圖該買哪一款，各品牌自己的文章裡有寫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板自己不是候選:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一台面板同時只會被一筆紀錄認領，而已被認領的面板顯示的是它的會議室，不是配對碼。
 把這台硬體改去做數位看板不是編輯，而是先取消連接再重新配對一次——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdld9n1fyykivku4dda3bxo">
+      <w:hyperlink w:history="1" r:id="rIdqksov2xukdj0qoskxikbn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板改為回答什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -587,51 +595,51 @@
       <w:r>
         <w:t xml:space="preserve">站在使用中的門前，人想向地圖問的那件事——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">現在還有哪裡是空的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——面板沒有地圖也
 已經答得出來。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會列出同一棟大樓裡同類型的資源，兩下就預約完成，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu83hp1zs8uoplkobxlctd">
+      <w:hyperlink w:history="1" r:id="rIdtc8qc5_qs4cjn9wpmixk4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從面板尋找其他房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不會改變什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -644,52 +652,52 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用程式裡的地圖。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 平面圖大家本來就帶在身上，這裡做的事不影響它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">平面圖本身。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 會議室和座位在地圖編輯器裡畫過一次，之後每一個顯示地圖的地方，
-顯示的都是同一張圖。</w:t>
+        <w:t xml:space="preserve"> 同一樓層可保留 Map 2.0 場景與 Classic 圖面。
+支援的介面讀取所選類型；新增數位看板不會遷移或同步兩份圖面。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1105,51 +1113,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfglcv7y9uhcymxoon7me_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdvufpns8yctoi-f_81s-zn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdld9n1fyykivku4dda3bxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdu83hp1zs8uoplkobxlctd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc3798b1c5d28b875bdd38101f3347afcd985df5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b969967f02c3f492d5ba8230c0041c2621edf0d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd29hsybcu0wssh2yseqm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdma88-ckhcjoqlvmuw55sv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdqksov2xukdj0qoskxikbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdtc8qc5_qs4cjn9wpmixk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5b97b9c5091d2a2d054a1f29b813bb8dd2462af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fad3dee2b44422579c7fcfc765fd97002903937b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/279370e7543abd93b8a46054bea870183006f872.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約面板可以顯示 3D 地圖嗎</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>