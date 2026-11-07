--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd29hsybcu0wssh2yseqm4">
+      <w:hyperlink w:history="1" r:id="rIdpzhipdr_xxiiwpj6iowb8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/can-a-booking-panel-show-the-3d-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不行。預約面板從來不畫樓層，也沒有哪個開關可以把它加上去。地圖是</w:t>
@@ -364,51 +364,51 @@
         <w:t xml:space="preserve">主舞台上的 預約狀態 - 地圖：改用螢幕之後你會得到的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (電子標牌)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖本身能做的事——載入哪幾層、顏色代表什麼、能不能搜尋、能不能預約、能不能用
 QR code 把路線帶走——全都在小工具那一邊，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdma88-ckhcjoqlvmuw55sv">
+      <w:hyperlink w:history="1" r:id="rIdkd3zpq1olti856p7czhcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">「預約狀態 - 地圖」小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。接著在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -484,51 +484,51 @@
         </w:rPr>
         <w:t xml:space="preserve">已認證設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡選，
 至於畫平面圖該買哪一款，各品牌自己的文章裡有寫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板自己不是候選:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一台面板同時只會被一筆紀錄認領，而已被認領的面板顯示的是它的會議室，不是配對碼。
 把這台硬體改去做數位看板不是編輯，而是先取消連接再重新配對一次——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqksov2xukdj0qoskxikbn">
+      <w:hyperlink w:history="1" r:id="rIdguog90zceiblrfmyir-ek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把已經設定成別的用途的面板拿來重用</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板改為回答什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -595,51 +595,51 @@
       <w:r>
         <w:t xml:space="preserve">站在使用中的門前，人想向地圖問的那件事——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">現在還有哪裡是空的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——面板沒有地圖也
 已經答得出來。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會列出同一棟大樓裡同類型的資源，兩下就預約完成，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtc8qc5_qs4cjn9wpmixk4">
+      <w:hyperlink w:history="1" r:id="rIdbix2f-k-rhclznfsoposy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從面板尋找其他房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不會改變什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1113,51 +1113,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd29hsybcu0wssh2yseqm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdma88-ckhcjoqlvmuw55sv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdqksov2xukdj0qoskxikbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdtc8qc5_qs4cjn9wpmixk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5b97b9c5091d2a2d054a1f29b813bb8dd2462af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fad3dee2b44422579c7fcfc765fd97002903937b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/279370e7543abd93b8a46054bea870183006f872.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpzhipdr_xxiiwpj6iowb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/can-a-booking-panel-show-the-3d-map/" TargetMode="External"/><Relationship Id="rIdkd3zpq1olti856p7czhcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdguog90zceiblrfmyir-ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdbix2f-k-rhclznfsoposy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5b97b9c5091d2a2d054a1f29b813bb8dd2462af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fad3dee2b44422579c7fcfc765fd97002903937b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/279370e7543abd93b8a46054bea870183006f872.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約面板可以顯示 3D 地圖嗎</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>