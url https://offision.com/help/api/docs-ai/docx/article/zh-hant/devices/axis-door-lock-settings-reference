--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,107 +26,107 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要在 AXIS 裝置上填什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在 AXIS 門鎖自己的設定頁要填好的三個畫面——MQTT 用戶端、訂閱，以及四條事件 規則——連同那些填錯了也不會報錯的欄位。</w:t>
+        <w:t xml:space="preserve">設定 AXIS 門鎖——在門鎖自己的設定頁要填好的三個畫面：MQTT 用戶端、訂閱，以及四條事件規則——連同那些填錯了也不會報錯的欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgspf1abdg2llfpttmnddw">
+      <w:hyperlink w:history="1" r:id="rIdqr0zk4dsb4ciscj_qkmjy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/axis-door-lock-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要在 AXIS 裝置自己的設定頁填好的三個畫面，值都取自 Offision 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定指引</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvybzh3nyiyfatrjhrrpms">
+      <w:hyperlink w:history="1" r:id="rIdoh8tejwazuvnwmt20tyuf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 AXIS 門鎖繼電器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 會把你帶到那裡。下面每個值在
 那一頁都有複製按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三個都要做。只做了第一個的裝置會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已連線</w:t>
@@ -702,51 +702,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不涵蓋的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這把鎖屬於哪一道門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。把門鎖綁到房間面板是在 Offision 做的 —
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgtk9tv8ifjzu3hwximcez">
+      <w:hyperlink w:history="1" r:id="rIdghgp6k4ngljq3yfyf885x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 AXIS 門鎖繼電器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1212,51 +1212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgspf1abdg2llfpttmnddw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdvybzh3nyiyfatrjhrrpms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdgtk9tv8ifjzu3hwximcez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f46be7fc1604f8c8b78ec1988e19ace61932f47f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cc0453ebe6eaeca99ba765d5ed7858abb583be2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc6a25ae4a5adeccbe4ea1b46879d8b2a4732033.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqr0zk4dsb4ciscj_qkmjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdoh8tejwazuvnwmt20tyuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdghgp6k4ngljq3yfyf885x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f46be7fc1604f8c8b78ec1988e19ace61932f47f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cc0453ebe6eaeca99ba765d5ed7858abb583be2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc6a25ae4a5adeccbe4ea1b46879d8b2a4732033.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>要在 AXIS 裝置上填什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>