--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqr0zk4dsb4ciscj_qkmjy">
+      <w:hyperlink w:history="1" r:id="rIduj6f-gkbyj73qqpx5molp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/axis-door-lock-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要在 AXIS 裝置自己的設定頁填好的三個畫面，值都取自 Offision 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定指引</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoh8tejwazuvnwmt20tyuf">
+      <w:hyperlink w:history="1" r:id="rIdsp19i0n1de820jtng-98f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 AXIS 門鎖繼電器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 會把你帶到那裡。下面每個值在
 那一頁都有複製按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三個都要做。只做了第一個的裝置會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已連線</w:t>
@@ -702,51 +702,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不涵蓋的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這把鎖屬於哪一道門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。把門鎖綁到房間面板是在 Offision 做的 —
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdghgp6k4ngljq3yfyf885x">
+      <w:hyperlink w:history="1" r:id="rIdvyrb9esjf59iq8omdkezu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 AXIS 門鎖繼電器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1212,51 +1212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqr0zk4dsb4ciscj_qkmjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdoh8tejwazuvnwmt20tyuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdghgp6k4ngljq3yfyf885x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f46be7fc1604f8c8b78ec1988e19ace61932f47f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cc0453ebe6eaeca99ba765d5ed7858abb583be2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc6a25ae4a5adeccbe4ea1b46879d8b2a4732033.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduj6f-gkbyj73qqpx5molp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdsp19i0n1de820jtng-98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdvyrb9esjf59iq8omdkezu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2715e3d49cbd949a4c6f2a7d5fc62ea1c38d891a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebd94d61d24769fefa2692f6219248a4a2baee4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/192079eb558d77401e1095086e67166fedd92750.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>要在 AXIS 裝置上填什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>