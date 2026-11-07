--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduj6f-gkbyj73qqpx5molp">
+      <w:hyperlink w:history="1" r:id="rIdyw63-zs46iil_5qwmoktx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/axis-door-lock-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要在 AXIS 裝置自己的設定頁填好的三個畫面，值都取自 Offision 的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定指引</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsp19i0n1de820jtng-98f">
+      <w:hyperlink w:history="1" r:id="rIda3xad1xprzqz-e4baygwc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 AXIS 門鎖繼電器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 會把你帶到那裡。下面每個值在
 那一頁都有複製按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">三個都要做。只做了第一個的裝置會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已連線</w:t>
@@ -702,51 +702,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不涵蓋的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這把鎖屬於哪一道門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。把門鎖綁到房間面板是在 Offision 做的 —
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvyrb9esjf59iq8omdkezu">
+      <w:hyperlink w:history="1" r:id="rId53row2ruuivczrthuvf6t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 AXIS 門鎖繼電器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1212,51 +1212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduj6f-gkbyj73qqpx5molp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIdsp19i0n1de820jtng-98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdvyrb9esjf59iq8omdkezu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2715e3d49cbd949a4c6f2a7d5fc62ea1c38d891a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebd94d61d24769fefa2692f6219248a4a2baee4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/192079eb558d77401e1095086e67166fedd92750.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyw63-zs46iil_5qwmoktx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/axis-door-lock-settings-reference/" TargetMode="External"/><Relationship Id="rIda3xad1xprzqz-e4baygwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId53row2ruuivczrthuvf6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2715e3d49cbd949a4c6f2a7d5fc62ea1c38d891a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebd94d61d24769fefa2692f6219248a4a2baee4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/192079eb558d77401e1095086e67166fedd92750.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>要在 AXIS 裝置上填什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>