--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7xrenzgodvfk8rtnczfj9">
+      <w:hyperlink w:history="1" r:id="rIdzjhjwmjl91sqo_1cyd7ec">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/a-panel-keeps-running-when-the-network-drops/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">門口的面板是 Offision 最顯眼的一部分，所以在線路不穩的據點，真正要問的是最壞的情況：
 連線不見時，那個畫面上是什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -608,167 +608,167 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">裝置清單中的連線狀態 — 唯一看得見面板失去連線的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 也可以直接寄電郵通知，不必等人發現；請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-ysxr7clgkukqmoucyro2">
+      <w:hyperlink w:history="1" r:id="rIdlrqk7msc5btksih0dflbu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在設備離線時知道</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從未配對過的面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 正在顯示六碼代碼的裝置沒有任何一天可以保留 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkxhpwsj-2qt0fcjqo9bzj">
+      <w:hyperlink w:history="1" r:id="rIdczni5mkbrizl1xr8w1twr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約面板連接到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有連線但內容過舊的面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 如果面板在線上、預約卻不對，問題出在 Offision 與日曆
 之間，而不是門口 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjhdbqjcqzunwldjp5h478">
+      <w:hyperlink w:history="1" r:id="rIdgvbcuhxleeefyoboiln82">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Microsoft 365 或 Google 會議室放到預約面板上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解除離線面板的連結。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消硬件連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是當下送出、不會排入佇列的，所以必須在
 面板上操作 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgikhmzoov9adj6e-tgs3h">
+      <w:hyperlink w:history="1" r:id="rIdy4yialkkimmkyowp5xwj6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把面板改作其他用途</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1193,51 +1193,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7xrenzgodvfk8rtnczfj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId-ysxr7clgkukqmoucyro2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdkxhpwsj-2qt0fcjqo9bzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdjhdbqjcqzunwldjp5h478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdgikhmzoov9adj6e-tgs3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ef566dd53bb5201e96b940e6ac4e5302a90a6ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04fcaf36446a10c7cdc0440f78182b165514b12e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzjhjwmjl91sqo_1cyd7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdlrqk7msc5btksih0dflbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdczni5mkbrizl1xr8w1twr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdgvbcuhxleeefyoboiln82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdy4yialkkimmkyowp5xwj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca301c292e675c2321a11d8e3cd03339da9cddba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93f8e739157e9c9c01c95b5412890973da1e92a0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>網路中斷時預約面板仍會繼續運作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>