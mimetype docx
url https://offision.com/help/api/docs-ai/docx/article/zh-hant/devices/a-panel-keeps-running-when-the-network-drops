--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjhjwmjl91sqo_1cyd7ec">
+      <w:hyperlink w:history="1" r:id="rIday2q4gn_bzcaqupd3swfg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/devices/a-panel-keeps-running-when-the-network-drops/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">門口的面板是 Offision 最顯眼的一部分，所以在線路不穩的據點，真正要問的是最壞的情況：
 連線不見時，那個畫面上是什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -608,167 +608,167 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">裝置清單中的連線狀態 — 唯一看得見面板失去連線的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 也可以直接寄電郵通知，不必等人發現；請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrqk7msc5btksih0dflbu">
+      <w:hyperlink w:history="1" r:id="rIdkyjnlf09n6rik8uskmkfx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在設備離線時知道</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從未配對過的面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 正在顯示六碼代碼的裝置沒有任何一天可以保留 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczni5mkbrizl1xr8w1twr">
+      <w:hyperlink w:history="1" r:id="rId1pz2uqcmzpkoppiihd1cq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約面板連接到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有連線但內容過舊的面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 如果面板在線上、預約卻不對，問題出在 Offision 與日曆
 之間，而不是門口 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvbcuhxleeefyoboiln82">
+      <w:hyperlink w:history="1" r:id="rIdyvonnh5zeevntnksqeekl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Microsoft 365 或 Google 會議室放到預約面板上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解除離線面板的連結。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取消硬件連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是當下送出、不會排入佇列的，所以必須在
 面板上操作 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy4yialkkimmkyowp5xwj6">
+      <w:hyperlink w:history="1" r:id="rId0iiz-k5bfyfbksablfh8a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把面板改作其他用途</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1193,51 +1193,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzjhjwmjl91sqo_1cyd7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdlrqk7msc5btksih0dflbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdczni5mkbrizl1xr8w1twr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdgvbcuhxleeefyoboiln82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdy4yialkkimmkyowp5xwj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca301c292e675c2321a11d8e3cd03339da9cddba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93f8e739157e9c9c01c95b5412890973da1e92a0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIday2q4gn_bzcaqupd3swfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdkyjnlf09n6rik8uskmkfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId1pz2uqcmzpkoppiihd1cq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyvonnh5zeevntnksqeekl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId0iiz-k5bfyfbksablfh8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca301c292e675c2321a11d8e3cd03339da9cddba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93f8e739157e9c9c01c95b5412890973da1e92a0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>網路中斷時預約面板仍會繼續運作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>