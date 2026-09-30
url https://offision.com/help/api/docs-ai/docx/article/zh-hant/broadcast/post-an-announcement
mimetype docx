--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">寫下內容、決定誰看得到以及看多久，然後確認它真的送到了—— 在應用程式裡、以通知的形式，以及在螢幕上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbqllu5jr9p8vtsakgdsmt">
+      <w:hyperlink w:history="1" r:id="rIdkp9lm-rv882ngruzx4df-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/broadcast/post-an-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要一個可以管理公告的帳戶，而且組織已啟用公告功能——沒有啟用時 </w:t>
@@ -381,234 +381,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 決定誰看得到，以及看多久</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">條件</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。三個問題，而預設值往往不是大多數人以為的那樣。</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> 保持關閉，公告會送給</w:t>
+        <w:t xml:space="preserve">。兩個區塊並排，下面是排程——而預設值往往不是大多數人以為的那樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">用戶界面</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 把公告放進應用程式，並通知被指定到的人。它的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">收件人</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 一開始是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">所有人</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，也就是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每一個有帳戶的人</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">；開啟後才能挑選用戶或群組。</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> 保持關閉，公告會出現在</w:t>
+        <w:t xml:space="preserve">；選 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 才能挑選用戶或群組。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">裝置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 把公告放上預約面板與電子標牌。它的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">地點</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 一開始是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">所有</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，也就是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每一個螢幕</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">上；開啟後才能挑選樓層或大樓。</w:t>
-[...15 lines deleted...]
-兩邊都一樣：什麼都不指定代表</w:t>
+        <w:t xml:space="preserve">；選 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，再在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">新增大樓或樓層</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 裡輸入文字來挑選。大樓標籤會寫著</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">所有人</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">，或兩端都不設：只設一端的有效期會一直掛著。不設對常設公告是對的，對任何和特定日期有關的公告則是錯的。</w:t>
+        <w:t xml:space="preserve">所有樓層</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">；樓層標籤會寫出它所屬的大樓。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預設就是所有人:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+兩個區塊一開始都是最大的範圍——每個帳戶、每個螢幕。如果你只想讓某個部門看到，就必須說出來。選了 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 卻什麼都沒挑是無法儲存的，所以縮小過的公告一定有點名對象。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">排程</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 框住公告看得到的時間：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">一律</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，或一段 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">時期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。時期請兩端都設：只設開始、或只設結束的時期會一直掛著。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">一律</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 對常設公告是對的，對任何和特定日期有關的公告則是錯的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="announcement-conditions-targeted-zh-hant" descr="條件，兩種對象都已縮小範圍：上方是用戶與群組，下方是樓層與大樓。" title="條件，兩種對象都已縮小範圍：上方是用戶與群組，下方是樓層與大樓。"/>
+            <wp:docPr id="1" name="announcement-conditions-targeted-zh-hant" descr="條件，兩個區塊都選了指定，並挑了一個樓層。" title="條件，兩個區塊都選了指定，並挑了一個樓層。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">條件，兩種對象都已縮小範圍：上方是用戶與群組，下方是樓層與大樓。</w:t>
+        <w:t xml:space="preserve">條件，兩個區塊都選了指定，並挑了一個樓層。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選擇 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。如果有效期還沒開始，在那一刻到來之前不會有任何動靜——那正是設定有效期的用意。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -645,51 +725,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">以通知的形式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同一個人的通知清單裡會多一列，而且他們登入中的裝置會收到推播。這條路才能找到沒在看任何東西的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在螢幕上。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 走過你指定的其中一個螢幕，或打開指定樓層上的預約面板。如果應用程式裡有、螢幕上卻沒有，原因幾乎都是裝置本身的位置——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy8mmhoq3jlelliuyojpc2">
+      <w:hyperlink w:history="1" r:id="rIdak6n_npr2qdyurabx-xou">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">公告在應用程式看得到，螢幕上卻沒有</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用取代來修正，而不是用編輯:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 編輯會更正螢幕與應用程式上的內容，但沒有人會第二次被通知。如果這則更正真的需要被看到，請刪掉舊的、發一則新的。</w:t>
@@ -1130,51 +1210,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbqllu5jr9p8vtsakgdsmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rIdy8mmhoq3jlelliuyojpc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7caccb4c719e59c60522e7156fa66f7435aa67a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/929a70941713f72a76954ed79669c2e792338967.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7344a30e7c3f516930d5e24e125111158b38534f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkp9lm-rv882ngruzx4df-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rIdak6n_npr2qdyurabx-xou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7caccb4c719e59c60522e7156fa66f7435aa67a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/929a70941713f72a76954ed79669c2e792338967.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6da0d1eae1bb828bed50b7d9d7409cdbd8d6ba.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把公告發到應用程式與螢幕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>