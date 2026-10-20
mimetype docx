--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkp9lm-rv882ngruzx4df-">
+      <w:hyperlink w:history="1" r:id="rIdmk9cynsq4dcxkykprpdao">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/broadcast/post-an-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要一個可以管理公告的帳戶，而且組織已啟用公告功能——沒有啟用時 </w:t>
@@ -725,51 +725,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">以通知的形式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同一個人的通知清單裡會多一列，而且他們登入中的裝置會收到推播。這條路才能找到沒在看任何東西的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在螢幕上。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 走過你指定的其中一個螢幕，或打開指定樓層上的預約面板。如果應用程式裡有、螢幕上卻沒有，原因幾乎都是裝置本身的位置——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdak6n_npr2qdyurabx-xou">
+      <w:hyperlink w:history="1" r:id="rIdmwdxhugg4gu5fpldccppz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">公告在應用程式看得到，螢幕上卻沒有</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用取代來修正，而不是用編輯:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 編輯會更正螢幕與應用程式上的內容，但沒有人會第二次被通知。如果這則更正真的需要被看到，請刪掉舊的、發一則新的。</w:t>
@@ -1210,51 +1210,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkp9lm-rv882ngruzx4df-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rIdak6n_npr2qdyurabx-xou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7caccb4c719e59c60522e7156fa66f7435aa67a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/929a70941713f72a76954ed79669c2e792338967.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6da0d1eae1bb828bed50b7d9d7409cdbd8d6ba.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmk9cynsq4dcxkykprpdao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/post-an-announcement/" TargetMode="External"/><Relationship Id="rIdmwdxhugg4gu5fpldccppz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a609ee3619d409c5db6e595b9b6d3abbd130a908.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8172d049152992a330cd11e5618e176cb3fc2c4f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af9efa19af0f8edfbc871a470e54761ce977d02c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把公告發到應用程式與螢幕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>