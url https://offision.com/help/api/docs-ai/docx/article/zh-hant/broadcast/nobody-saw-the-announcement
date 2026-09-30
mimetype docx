--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公告發出去了，卻沒有人看到</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">公告在管理清單裡而且看起來沒問題，同事卻說從來沒收到。 六個原因，依實際上最常是哪一個排序。</w:t>
+        <w:t xml:space="preserve">公告在管理清單裡而且看起來沒問題，同事卻說從來沒收到。六個原因，依實際上最常是哪一個排序。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5jdr7tur0ezqzeoiyba5s">
+      <w:hyperlink w:history="1" r:id="rIdx0agan4ksldzxv5v6ulib">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/broadcast/nobody-saw-the-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是應用程式裡沒有，還是只有手機沒跳出來？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同一句抱怨底下藏著兩個不同的問題。請一個人打開 Offision 應用程式看他的通知清單。如果公告</w:t>
@@ -189,154 +189,171 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">選取一列會開啟它的明細面板，不必進編輯器就能看到對象與有效期。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Solution 1 — 在用戶界面顯示是關閉的</w:t>
+        <w:t xml:space="preserve">Solution 1 — 用戶界面是關閉的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個開關管住這個功能的整個應用程式端：應用程式裡的公告、通知清單裡的那一列，以及推播。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">在用戶界面顯示</w:t>
+        <w:t xml:space="preserve">用戶界面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 關閉時，這則公告就是純螢幕公告，在應用程式裡誰也收不到——那正是它被設定成的樣子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在管理清單裡看起來完全正常的公告，這個原因遠比其他常見，因為清單上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示於用戶頁面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄看起來像篩選器，很容易被掃過去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開公告、進入 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">條件</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，檢查第一個開關。</w:t>
+        <w:t xml:space="preserve">，檢查 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">用戶界面</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 區塊上的開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → broadcast/announce/announcement (公告)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 有指定對象，而抱怨的人不在裡面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">開啟 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 後，只有下方指定的用戶與群組收得到——其他人不會，也沒有備援。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">收件人</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 選了 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 時，只有下方指定的用戶與群組收得到——其他人不會，也沒有備援。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩件事讓它比聽起來更不明顯：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">群組是在公告送出的那一刻展開的</w:t>
@@ -348,94 +365,111 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">透過某個群組被指定、後來又被移出那個群組的人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，從下一則公告開始就安靜地收不到了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">把指定的名單和抱怨的人對一遍。如果它真的是給所有人的，就把 </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Solution 3 — 有效期還沒開始</w:t>
+        <w:t xml:space="preserve">把指定的名單和抱怨的人對一遍。如果它真的是給所有人的，就選 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">所有人</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">——選了 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 卻沒點名任何人是無法儲存的，所以它永遠不會代替「所有人」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solution 3 — 時期還沒開始</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">開啟 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 而開始時間在未來的公告，在那一刻到來之前既看不到也不會通知。管理清單會把它顯示成 </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">排程</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 是一段從未來開始的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">時期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 的公告，在那一刻到來之前既看不到也不會通知。管理清單會把它顯示成 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">即將開始</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，這是最快的辨識方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是刻意的行為——你就是這樣在星期五寫好星期一的公告——但常會絆到那些只想框住</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">結束</w:t>
@@ -1200,51 +1234,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5jdr7tur0ezqzeoiyba5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/171bdfab269089301c76e4ed00d0775acc25aa8e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx0agan4ksldzxv5v6ulib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/171bdfab269089301c76e4ed00d0775acc25aa8e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>公告發出去了，卻沒有人看到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>