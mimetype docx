--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx0agan4ksldzxv5v6ulib">
+      <w:hyperlink w:history="1" r:id="rIdcbjd4ckhm2i2t96hzcxal">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/broadcast/nobody-saw-the-announcement/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是應用程式裡沒有，還是只有手機沒跳出來？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同一句抱怨底下藏著兩個不同的問題。請一個人打開 Offision 應用程式看他的通知清單。如果公告</w:t>
@@ -1234,51 +1234,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx0agan4ksldzxv5v6ulib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/171bdfab269089301c76e4ed00d0775acc25aa8e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcbjd4ckhm2i2t96hzcxal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/nobody-saw-the-announcement/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfeba263aed167bdaccb8594ddef2091eb1c81e2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>公告發出去了，卻沒有人看到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>