--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公告在應用程式看得到，螢幕上卻沒有</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">同事在手機上看得到，面板與看板卻什麼都沒有。 五個原因，除了一個之外，全都和螢幕以為自己在哪裡有關。</w:t>
+        <w:t xml:space="preserve">同事在手機上看得到，面板與看板卻什麼都沒有。五個原因，除了一個之外，全都和螢幕以為自己在哪裡有關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId34y9yfh3mqufxgdmb-7_q">
+      <w:hyperlink w:history="1" r:id="rIddsi5zb9smnjowvwu8fqtr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/broadcast/it-shows-in-the-app-but-not-on-screens/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是每一個螢幕，還是只有部分？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 答案會把這份清單切成兩半。</w:t>
@@ -117,144 +117,161 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有些</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">有、有些沒有，指向那些螢幕，而差別幾乎都是位置——解法 2 與 3。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公告的應用程式端與螢幕端是分開決定的，彼此不共用任何東西。公告完美地送到每個人的手機上，只說明這則公告存在而且還在期限內；關於螢幕，它什麼也沒說。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Solution 1 — 在面板上顯示是關閉的</w:t>
+        <w:t xml:space="preserve">Solution 1 — 裝置是關閉的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">螢幕有自己的開關，而在匆忙寫下的公告上，它預設是關的。</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">在面板上顯示</w:t>
+        <w:t xml:space="preserve">螢幕有自己的區塊，而在匆忙寫下的公告上，那個區塊的開關是關的。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">裝置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 關閉時，不論怎麼指定對象，任何地方的螢幕都不會顯示這則公告。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開公告的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">條件</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 頁，檢查第二個開關。</w:t>
+        <w:t xml:space="preserve"> 頁，檢查 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">裝置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 區塊上的開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → broadcast/announce/announcement (公告)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果原因是這個，整句抱怨就一次解釋完了——所有螢幕都沒有，而應用程式那半完全正常。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 螢幕不在你指定的樓層或大樓裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">開啟 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 後，只有指定地點裡的螢幕會顯示。微妙的地方在於「在裡面」是什麼意思：</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">地點</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 選了 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 時，只有你挑選的地點裡的螢幕會顯示。微妙的地方在於「在裡面」是什麼意思：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">指定 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會挑出</w:t>
       </w:r>
       <w:r>
@@ -374,51 +391,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開那台裝置並設定它的位置，方式和替大堂螢幕設位置一樣。一旦它在樓層平面圖上，所有依賴地點的東西——公告、它迎接的訪客、臨時登記算在哪裡——就會一起開始運作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 有效期還沒開始，或已經過去</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">有效期對螢幕的作用和對應用程式完全一樣，所以它永遠不會解釋兩者</w:t>
+        <w:t xml:space="preserve">排程對螢幕的作用和對應用程式完全一樣，所以它永遠不會解釋兩者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">之間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的差異——但它確實會解釋為什麼有人確信公告還在生效、螢幕上卻什麼都沒有。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理清單是最快的檢查方式：公告在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">狀態</w:t>
@@ -1144,51 +1161,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId34y9yfh3mqufxgdmb-7_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddsi5zb9smnjowvwu8fqtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>公告在應用程式看得到，螢幕上卻沒有</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>