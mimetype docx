--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddsi5zb9smnjowvwu8fqtr">
+      <w:hyperlink w:history="1" r:id="rIdq3zrlzbs2xtb87ozujx6o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/broadcast/it-shows-in-the-app-but-not-on-screens/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是每一個螢幕，還是只有部分？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 答案會把這份清單切成兩半。</w:t>
@@ -1161,51 +1161,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddsi5zb9smnjowvwu8fqtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq3zrlzbs2xtb87ozujx6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>公告在應用程式看得到，螢幕上卻沒有</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>