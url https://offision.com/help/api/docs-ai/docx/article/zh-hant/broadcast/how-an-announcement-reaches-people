--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公告是怎麼送到人手上的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">決定誰在什麼時候看到公告的幾件事——兩種對象、幾乎每個人都會誤解的指定規則、 有效期，以及每則公告只發一次的通知。</w:t>
+        <w:t xml:space="preserve">決定誰在什麼時候看到公告的幾件事——兩種對象、幾乎每個人都會誤解的指定規則、有效期，以及每則公告只發一次的通知。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjvsacmjffinuwflx6zljr">
+      <w:hyperlink w:history="1" r:id="rIdfr-uwfshlytdr-gjbc9ql">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/broadcast/how-an-announcement-reaches-people/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公告是從「所有人都該知道這件事」到「所有人真的知道」之間最短的一條路。它的運作方式有四件事最常被誤解，而且全都在同一個對話框裡決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公告沒有標題</w:t>
@@ -154,84 +154,144 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">對象留白代表「所有人」，不是「沒有人」</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是整個功能裡最常被讀錯的一點，而且兩種對象各自成立。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">在用戶界面顯示</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 而不指定任何用戶或群組，公告會送到</w:t>
+        <w:t xml:space="preserve">用戶界面</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 並讓 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">收件人</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 維持在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">所有人</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，公告會送到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系統上的每一個帳戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。開啟 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">在面板上顯示</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 而不指定任何樓層或大樓，公告會出現在</w:t>
+        <w:t xml:space="preserve">裝置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 並讓 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">地點</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 維持在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">所有</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，公告會出現在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每一個螢幕</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">上。指定對象會縮小範圍；不指定並不會讓它安靜下來。</w:t>
+        <w:t xml:space="preserve">上。選 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 才會縮小範圍——而選了 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 卻沒點名任何對象是無法儲存的，所以縮小過的公告一定有點名對象。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="announcement-two-audiences-zh-hant" descr="兩個互不相干的部分；任何一邊的篩選留白，都是打開給所有人，而不是關上。" title="兩個互不相干的部分；任何一邊的篩選留白，都是打開給所有人，而不是關上。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -264,77 +324,97 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">兩個互不相干的部分；任何一邊的篩選留白，都是打開給所有人，而不是關上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這兩半也不會互相牽制。同時指定財務群組與三樓螢幕的公告，並不會讓三樓的螢幕只給財務的人看——螢幕會顯示給任何經過的人，因為螢幕並不知道誰在看。真正機密的內容，應該放在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">在面板上顯示</w:t>
+        <w:t xml:space="preserve">裝置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 關閉的公告裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">只填一半的有效期永遠不會到期</w:t>
+        <w:t xml:space="preserve">只填一半的時期永遠不會到期</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">有效期</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 決定公告什麼時候看得到。它是選填的，而值得知道的是只填一半時會發生什麼事。</w:t>
+        <w:t xml:space="preserve">排程</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 決定公告什麼時候看得到：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">一律</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，或一段 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">時期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。值得知道的是時期只填一半時會發生什麼事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公告在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">任一端留白</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時會顯示，或者在現在落於兩端之間時顯示。所以只有開始、或只有結束的有效期，會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一直</w:t>
@@ -801,51 +881,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它出現在哪個螢幕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 指定樓層是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">依位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">挑選螢幕，而螢幕在哪裡來自裝置，不是這裡。完全沒有位置的螢幕只會對上沒有指定地點的公告——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtaxx0vpuxxk81kj3sbb0l">
+      <w:hyperlink w:history="1" r:id="rIdo1tni1nuzpunc7dbo-sxu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">公告在應用程式看得到，螢幕上卻沒有</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1310,51 +1390,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjvsacmjffinuwflx6zljr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rIdtaxx0vpuxxk81kj3sbb0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d3a6540dc84d501f993ef0bf6f0a12da15febd4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be69951d11ff79f6bc360b4785ad739ceca72f54.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41d37b5fc2812582db8c5284a286adf42fe157af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5876c94259d54b05a24717d0e62ebe48bee8857.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99303dad7dab41ab0edb3e3c441e09baffc1e24f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfr-uwfshlytdr-gjbc9ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rIdo1tni1nuzpunc7dbo-sxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d3a6540dc84d501f993ef0bf6f0a12da15febd4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be69951d11ff79f6bc360b4785ad739ceca72f54.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41d37b5fc2812582db8c5284a286adf42fe157af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5876c94259d54b05a24717d0e62ebe48bee8857.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99303dad7dab41ab0edb3e3c441e09baffc1e24f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>公告是怎麼送到人手上的</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>