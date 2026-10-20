--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfr-uwfshlytdr-gjbc9ql">
+      <w:hyperlink w:history="1" r:id="rIdhdagm0q3h-x_hsugzvxta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/broadcast/how-an-announcement-reaches-people/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公告是從「所有人都該知道這件事」到「所有人真的知道」之間最短的一條路。它的運作方式有四件事最常被誤解，而且全都在同一個對話框裡決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">公告沒有標題</w:t>
@@ -881,51 +881,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它出現在哪個螢幕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 指定樓層是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">依位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">挑選螢幕，而螢幕在哪裡來自裝置，不是這裡。完全沒有位置的螢幕只會對上沒有指定地點的公告——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo1tni1nuzpunc7dbo-sxu">
+      <w:hyperlink w:history="1" r:id="rId67-6urll4ygkvcbxobfzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">公告在應用程式看得到，螢幕上卻沒有</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfr-uwfshlytdr-gjbc9ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rIdo1tni1nuzpunc7dbo-sxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d3a6540dc84d501f993ef0bf6f0a12da15febd4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be69951d11ff79f6bc360b4785ad739ceca72f54.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41d37b5fc2812582db8c5284a286adf42fe157af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5876c94259d54b05a24717d0e62ebe48bee8857.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99303dad7dab41ab0edb3e3c441e09baffc1e24f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhdagm0q3h-x_hsugzvxta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/how-an-announcement-reaches-people/" TargetMode="External"/><Relationship Id="rId67-6urll4ygkvcbxobfzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../it-shows-in-the-app-but-not-on-screens/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0eda8941af1d6e42f8ff5f6176934f4db62e974.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d0cb58594166fa5e9c97e485504856267537044.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bec8205762cd70e94bb0d158afe1b33ee2736377.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a85873bcfeb89b5ecebad022fe03dbe33315dbc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4211c1c6d7f36d66f366b331488fb44c9017f815.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>公告是怎麼送到人手上的</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>