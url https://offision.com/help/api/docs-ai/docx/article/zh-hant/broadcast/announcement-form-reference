--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">新增與編輯公告對話框裡的每一個欄位，以及公告清單裡的每一個欄—— 各自做什麼，以及什麼時候值得改。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg7ipm7sjxl-4w4eqqp95y">
+      <w:hyperlink w:history="1" r:id="rIdhutb5voubii6ylpsnfs2n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/broadcast/announcement-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">廣播</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
@@ -400,606 +400,582 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">文字顏色與大小是刻意不提供的。一則公告會在你看不到的螢幕上以好幾種尺寸呈現，而手動指定的顏色會是深色看板上第一個變得看不清的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">條件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="announcement-conditions-zh-hant" descr="條件：兩種互不相干的對象，然後是有效期。" title="條件：兩種互不相干的對象，然後是有效期。"/>
+            <wp:docPr id="1" name="announcement-conditions-zh-hant" descr="條件：兩個互不相干的區塊，然後是排程。" title="條件：兩個互不相干的區塊，然後是排程。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">條件：兩種互不相干的對象，然後是有效期。</w:t>
+        <w:t xml:space="preserve">條件：兩個互不相干的區塊，然後是排程。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1300"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3380"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3467"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1300"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4680"/>
+            <w:tcW w:type="dxa" w:w="5200"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">它做什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3380"/>
+            <w:tcW w:type="dxa" w:w="3467"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">什麼時候改</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1300"/>
-[...16 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4680"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">用戶界面</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5200"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把公告放進 Offision 應用程式——瀏覽器、行動裝置與 Teams——並</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">通知</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">被指定到的人一次。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3380"/>
+            <w:tcW w:type="dxa" w:w="3467"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只想給螢幕看的公告（例如大堂歡迎詞）請關閉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1300"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">只要公告和某個部門、樓層團隊或角色有關就開啟。</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">收件人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5200"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">所有人</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">——每一個帳戶——或 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">指定</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，會打開 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">用戶/ 用戶群組</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 選擇器。群組會在公告送出的那一刻展開成成員。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3467"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">只要公告和某個部門、樓層團隊或角色有關，就選指定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1300"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">—</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">裝置</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5200"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">把公告放上預約面板與電子標牌。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3467"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">任何不希望大堂訪客讀到的內容請關閉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1300"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">任何不希望大堂訪客讀到的內容請關閉。</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">地點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5200"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">所有</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">——每一個螢幕——或 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">指定</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，會打開 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">新增大樓或樓層</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">。輸入文字即可搜尋；大樓標籤涵蓋它的所有樓層，已被所屬大樓涵蓋的樓層會變灰。螢幕是</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">依所在位置</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">被挑中的，而位置來自裝置，不是這裡。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3467"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">只要公告和某一棟大樓或某一層樓有關，就選指定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1300"/>
-[...149 lines deleted...]
-              <w:t xml:space="preserve">和特定日期有關的公告請開啟，並</w:t>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">排程</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5200"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">一律</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，或以 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">時期</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 框住公告看得到的時間。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3467"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">和特定日期有關的公告請選時期，並</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">兩端都設</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">——少了一端，公告就會一直掛著。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">選了 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">指定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 卻什麼都沒挑，兩個區塊都無法儲存。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">兩種對象不會互相限制:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同時指定用戶</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">樓層，並不代表「這些樓層上的這些用戶」。應用程式那一半依帳戶篩選，螢幕那一半依地點篩選，而螢幕會顯示給任何經過的人。機密公告需要關閉 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">在面板上顯示</w:t>
+        <w:t xml:space="preserve">裝置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資訊</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只在編輯時出現，而且唯讀：誰在什麼時候建立這則公告，誰最後在什麼時候改過。當有人來問某則公告時，這就是它的軌跡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1720,82 +1696,82 @@
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有送出時間這回事。有效期的開始就是它開始顯示、也是通知送出的時刻。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕在哪裡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡的樓層與大樓是依位置挑選螢幕；位置本身是裝置的屬性，在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdii7xxauv97whfhhyew3q2">
+      <w:hyperlink w:history="1" r:id="rIdp_spcakmzmtudt7wlnikr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">裝置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以發佈公告。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是權限，在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3mu_ltyh1tr5ia8p6qci">
+      <w:hyperlink w:history="1" r:id="rIddtfajyows_uanucp_ajwh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2240,51 +2216,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg7ipm7sjxl-4w4eqqp95y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rIdii7xxauv97whfhhyew3q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/" TargetMode="External"/><Relationship Id="rIdm3mu_ltyh1tr5ia8p6qci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cff7b2fb9f413d22fd0b2e34afadc0bbd19abe1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/103f10fd7b7c12f610909239aba7245109f01895.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhutb5voubii6ylpsnfs2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rIdp_spcakmzmtudt7wlnikr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/" TargetMode="External"/><Relationship Id="rIddtfajyows_uanucp_ajwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a482b63b0fa4fc390fa316ec06b34c7de6831c6c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/103f10fd7b7c12f610909239aba7245109f01895.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>公告設定參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>