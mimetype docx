--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhutb5voubii6ylpsnfs2n">
+      <w:hyperlink w:history="1" r:id="rIdbdgbjbw0edee0fz_m35eg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/broadcast/announcement-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">廣播</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
@@ -1696,82 +1696,82 @@
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有送出時間這回事。有效期的開始就是它開始顯示、也是通知送出的時刻。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕在哪裡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡的樓層與大樓是依位置挑選螢幕；位置本身是裝置的屬性，在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp_spcakmzmtudt7wlnikr">
+      <w:hyperlink w:history="1" r:id="rId9dbiiimxdgrocseuwyp_u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">裝置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以發佈公告。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是權限，在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddtfajyows_uanucp_ajwh">
+      <w:hyperlink w:history="1" r:id="rIdwr6zbuposmkakt0tre4wx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2216,51 +2216,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhutb5voubii6ylpsnfs2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rIdp_spcakmzmtudt7wlnikr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/" TargetMode="External"/><Relationship Id="rIddtfajyows_uanucp_ajwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a482b63b0fa4fc390fa316ec06b34c7de6831c6c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/103f10fd7b7c12f610909239aba7245109f01895.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbdgbjbw0edee0fz_m35eg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/broadcast/announcement-form-reference/" TargetMode="External"/><Relationship Id="rId9dbiiimxdgrocseuwyp_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/" TargetMode="External"/><Relationship Id="rIdwr6zbuposmkakt0tre4wx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/402a10ea064c372461413ff2d034ff6130d80598.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec920b9f5a07fb22db5ee4fa74013d2934af62fa.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>公告設定參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>