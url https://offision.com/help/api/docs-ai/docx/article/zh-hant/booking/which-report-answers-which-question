--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪個報表回答哪個問題</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">從你想知道的事——房間有多忙、誰老是不出現、哪個部門預約最多——對應到 回答它的那一個分析頁面，並列出每一頁的篩選條件和匯出方式。</w:t>
+        <w:t xml:space="preserve">從你想知道的事——房間有多忙、誰老是不出現、哪個部門預約最多——對應到回答它的那一個分析頁面，並列出每一頁的篩選條件和匯出方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdty54drvreko-7fipksw2m">
+      <w:hyperlink w:history="1" r:id="rId5v-hndclnhcywsnp-wo2q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/which-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約選單裡有十個頁面看起來都像「那份報表」，但沒有一個是。每一頁回答的問題
 都不同，所以請從問題出發——而不是從選單——打開為它而設的那一頁。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊主頁</w:t>
@@ -219,716 +219,954 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">資訊主頁——四個數字，然後是圖表。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1198"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4193"/>
+        <w:gridCol w:w="1101"/>
+        <w:gridCol w:w="4129"/>
+        <w:gridCol w:w="4129"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1198"/>
+            <w:tcW w:type="dxa" w:w="1101"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">你想知道的事</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3969"/>
+            <w:tcW w:type="dxa" w:w="4129"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">打開</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4193"/>
+            <w:tcW w:type="dxa" w:w="4129"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">它給你什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1198"/>
+            <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">現在整體狀況如何，一頁看完？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3969"/>
+            <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">資訊主頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4193"/>
+            <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">四個數字——資源數、預約數、預約時數、使用率——和四張圖。日期範圍、樓層、資源類型分頁。不能匯出。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1198"/>
+            <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">該增加或撤掉哪個樓層、哪個房間？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3969"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdgodypty0p9g71impcikqz">
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdpnwlkxlfro0kzzvxezobi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源使用分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4193"/>
+            <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">平面圖熱度圖、使用趨勢、資源排名、活躍用戶、尖峰時段。每張排名卡各有自己的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">導出</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（Excel）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1198"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">（Excel）。</w:t>
+            <w:tcW w:type="dxa" w:w="1101"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">我需要上一季每個房間的使用情況。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdnsfyunr74-379t8bel_tv">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">資源使用分析</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">資源排名</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">導出</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">期間選 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">上一季</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">、切到 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">房間</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 分頁：每個房間一列——預約次數、時數和使用率——所有房間都在內，包括沒人預約的。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1198"/>
+            <w:tcW w:type="dxa" w:w="1101"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">誰訂了房間卻從不出現？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">缺席分析</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">缺席率、使用者與資源的缺席排行、事件紀錄。每張卡 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">導出</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">（Excel）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個部門或每個人用了多少？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3969"/>
-[...5 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdzrv8xywxcprni8wuueama">
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdpj90_u5hmvdv-k1lgs7un">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">使用者資源使用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4193"/>
+            <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自己組合的樞紐表——任兩個維度放在 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 和 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">欄</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，以預約數和時數計算。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">下載</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（Excel）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1198"/>
+            <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">想把同一批預約從各種角度切開看。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3969"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">同一份資料的七種檢視：時間軸、快照地圖、使用地圖、每日熱度圖和三張表。表可 </w:t>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdqre49yp4sdg5-r079-zxn">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">預約分析</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">同一份資料的七種檢視：時間軸、快照地圖、使用地圖、每日熱度圖和三張表。它的篩選器會收窄全部七個。表可 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">導出</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（Excel）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1198"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> 把全部存成一份 PDF。</w:t>
+            <w:tcW w:type="dxa" w:w="1101"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">這一間</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 會議室什麼時段最忙？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIds7_ttl5zbvnwlvkhvz9u1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">預約分析</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">篩到單一會議室，再讀 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">每日熱圖</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> —— 縱向是小時，橫向是日期。唯一能把熱圖收窄到單一資源的頁面。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1198"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">用白話問——「哪個樓層預約最多？」——然後看答案。沒有篩選，沒有匯出。</w:t>
+            <w:tcW w:type="dxa" w:w="1101"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">要做一份給管理層的簡報。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">報告</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">九個有名字的比率，各一頁。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">下載完整報告</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 把全部存成一份 PDF。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1198"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">不是檢視頁，是訂閱：每天、每週或每月寄出即將到來的預約預報。</w:t>
+            <w:tcW w:type="dxa" w:w="1101"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">只有一個臨時的問題。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">迅速洞察</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">用白話問——「哪個樓層預約最多？」——然後看答案。沒有篩選，沒有匯出。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1198"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">（Excel）。</w:t>
+            <w:tcW w:type="dxa" w:w="1101"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">把數字寄給我，我不會登入。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdzdfktkjosaotrpv3epegq">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">郵件報表</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">不是檢視頁，是訂閱：每週、每兩週、每月或每季寄出過去預約的摘要，或寄出即將到來的預約預報。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1198"/>
+            <w:tcW w:type="dxa" w:w="1101"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">我只要預約本身，做成試算表。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdxmofsuwye1mnx0y1mhcz6">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">管理日曆</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">匯出</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">不是分析：畫面上的預約，你挑的每個欄位各一欄，XLSX、XLS 或 CSV。上限是檔案的列數，不是期間長短。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1101"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">那場會議是誰取消的？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">預約記錄</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每筆預約上的每個動作，以及是誰、從哪裡做的。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">下載</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">（Excel）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這個人的配額為什麼用完了？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3969"/>
+            <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">配額使用歷史記錄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4193"/>
+            <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每次扣除一行——誰、哪筆預約、多少。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">下載</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（Excel）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客管理、工單和服務三個模組各自的選單頂端，也各有一個同樣形狀的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊主頁</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ——先數字，再圖表——而且和這一個一樣，都不能匯出。訪客那邊有
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusfsclcfyu0tq9qn5g7st">
+      <w:hyperlink w:history="1" r:id="rIddcyanrer6613zblbo9baj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的一張報告對應表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">篩選條件有何不同</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">除了 </w:t>
@@ -1093,92 +1331,125 @@
       <w:r>
         <w:t xml:space="preserve"> 這裡每一頁都是歷史。某個房間此刻是否空著，要看日曆和平面圖，
 不是報表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">還沒結束的預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 缺席要等簽到期限過了才會計入——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhvpqcfghxovxxqdechzum">
+      <w:hyperlink w:history="1" r:id="rIdkf-ym_g4_pstten6zwvqb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼才算缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。同樣的道理，今天的使用率早上
 一定比下午五點低。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一次匯出全部。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Excel 按鈕只匯出它所在的那張卡或那張表；要把全貌放進
 一個檔案，用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的 PDF。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">資料推送。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 這裡的每一種匯出都是某個人下載的檔案。同一批預約和使用率資料
+也在 REST API 上，BI 工具就是從那裡按排程取——見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6k0dizrlo9gk10nrhgx77">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">把預約與使用資料帶進 BI 工具</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1594,51 +1865,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdty54drvreko-7fipksw2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdgodypty0p9g71impcikqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdzrv8xywxcprni8wuueama" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdusfsclcfyu0tq9qn5g7st" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdhvpqcfghxovxxqdechzum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37a4fa06606134ae16e345b087497f0ca9491d1d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5v-hndclnhcywsnp-wo2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdpnwlkxlfro0kzzvxezobi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdnsfyunr74-379t8bel_tv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdpj90_u5hmvdv-k1lgs7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdqre49yp4sdg5-r079-zxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIds7_ttl5zbvnwlvkhvz9u1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdzdfktkjosaotrpv3epegq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdxmofsuwye1mnx0y1mhcz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIddcyanrer6613zblbo9baj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdkf-ym_g4_pstten6zwvqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId6k0dizrlo9gk10nrhgx77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37a4fa06606134ae16e345b087497f0ca9491d1d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪個報表回答哪個問題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>