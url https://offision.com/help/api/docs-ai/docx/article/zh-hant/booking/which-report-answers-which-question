--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5v-hndclnhcywsnp-wo2q">
+      <w:hyperlink w:history="1" r:id="rIdpudws5tv2ebic2qqmlpfp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/which-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約選單裡有十個頁面看起來都像「那份報表」，但沒有一個是。每一頁回答的問題
 都不同，所以請從問題出發——而不是從選單——打開為它而設的那一頁。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊主頁</w:t>
@@ -356,51 +356,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">該增加或撤掉哪個樓層、哪個房間？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdpnwlkxlfro0kzzvxezobi">
+            <w:hyperlink w:history="1" r:id="rIdf9to1hd1fjfsj2uukvoul">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源使用分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">平面圖熱度圖、使用趨勢、資源排名、活躍用戶、尖峰時段。每張排名卡各有自己的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -417,51 +417,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">我需要上一季每個房間的使用情況。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdnsfyunr74-379t8bel_tv">
+            <w:hyperlink w:history="1" r:id="rIdeco5snoxsbqjjxmlsyyg6">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源使用分析</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源排名</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -574,51 +574,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個部門或每個人用了多少？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdpj90_u5hmvdv-k1lgs7un">
+            <w:hyperlink w:history="1" r:id="rIdb4gvcobtqykk51gjtzxct">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">使用者資源使用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自己組合的樞紐表——任兩個維度放在 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -655,51 +655,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">想把同一批預約從各種角度切開看。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqre49yp4sdg5-r079-zxn">
+            <w:hyperlink w:history="1" r:id="rIdkduuos4wrk88ijyua0ye5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同一份資料的七種檢視：時間軸、快照地圖、使用地圖、每日熱度圖和三張表。它的篩選器會收窄全部七個。表可 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -723,51 +723,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">這一間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 會議室什麼時段最忙？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIds7_ttl5zbvnwlvkhvz9u1">
+            <w:hyperlink w:history="1" r:id="rIdfcuxlwn__2h7axpxdji7r">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">篩到單一會議室，再讀 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -890,102 +890,102 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把數字寄給我，我不會登入。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzdfktkjosaotrpv3epegq">
+            <w:hyperlink w:history="1" r:id="rIdn3rkdzimyd425d7if8qpx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">郵件報表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不是檢視頁，是訂閱：每週、每兩週、每月或每季寄出過去預約的摘要，或寄出即將到來的預約預報。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">我只要預約本身，做成試算表。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxmofsuwye1mnx0y1mhcz6">
+            <w:hyperlink w:history="1" r:id="rIdjqqwm0abph1rlwtuy_o9j">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">管理日曆</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">匯出</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -1122,51 +1122,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客管理、工單和服務三個模組各自的選單頂端，也各有一個同樣形狀的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊主頁</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ——先數字，再圖表——而且和這一個一樣，都不能匯出。訪客那邊有
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddcyanrer6613zblbo9baj">
+      <w:hyperlink w:history="1" r:id="rIdgpql5lbwmwzpz79m6nid4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的一張報告對應表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">篩選條件有何不同</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">除了 </w:t>
@@ -1331,51 +1331,51 @@
       <w:r>
         <w:t xml:space="preserve"> 這裡每一頁都是歷史。某個房間此刻是否空著，要看日曆和平面圖，
 不是報表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">還沒結束的預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 缺席要等簽到期限過了才會計入——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkf-ym_g4_pstten6zwvqb">
+      <w:hyperlink w:history="1" r:id="rIdbvtf9f__uaimwdlgekc-u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼才算缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。同樣的道理，今天的使用率早上
 一定比下午五點低。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1396,51 +1396,51 @@
       <w:r>
         <w:t xml:space="preserve"> 的 PDF。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資料推送。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡的每一種匯出都是某個人下載的檔案。同一批預約和使用率資料
 也在 REST API 上，BI 工具就是從那裡按排程取——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6k0dizrlo9gk10nrhgx77">
+      <w:hyperlink w:history="1" r:id="rIdcljc9on4lqp9xc_jpooip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約與使用資料帶進 BI 工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1865,51 +1865,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5v-hndclnhcywsnp-wo2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdpnwlkxlfro0kzzvxezobi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdnsfyunr74-379t8bel_tv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdpj90_u5hmvdv-k1lgs7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdqre49yp4sdg5-r079-zxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIds7_ttl5zbvnwlvkhvz9u1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdzdfktkjosaotrpv3epegq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdxmofsuwye1mnx0y1mhcz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIddcyanrer6613zblbo9baj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdkf-ym_g4_pstten6zwvqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId6k0dizrlo9gk10nrhgx77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37a4fa06606134ae16e345b087497f0ca9491d1d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpudws5tv2ebic2qqmlpfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdf9to1hd1fjfsj2uukvoul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdeco5snoxsbqjjxmlsyyg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdb4gvcobtqykk51gjtzxct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdkduuos4wrk88ijyua0ye5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdfcuxlwn__2h7axpxdji7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdn3rkdzimyd425d7if8qpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdjqqwm0abph1rlwtuy_o9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdgpql5lbwmwzpz79m6nid4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdbvtf9f__uaimwdlgekc-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdcljc9on4lqp9xc_jpooip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfea3b71a6edac27727ba6d8e59eb24d425c1302.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪個報表回答哪個問題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>