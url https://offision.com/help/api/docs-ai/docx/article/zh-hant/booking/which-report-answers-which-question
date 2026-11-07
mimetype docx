--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpudws5tv2ebic2qqmlpfp">
+      <w:hyperlink w:history="1" r:id="rIdq_lrcpio01yo8jismsxqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/which-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約選單裡有十個頁面看起來都像「那份報表」，但沒有一個是。每一頁回答的問題
 都不同，所以請從問題出發——而不是從選單——打開為它而設的那一頁。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊主頁</w:t>
@@ -356,51 +356,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">該增加或撤掉哪個樓層、哪個房間？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdf9to1hd1fjfsj2uukvoul">
+            <w:hyperlink w:history="1" r:id="rIdjb2eofnmnv__a9woz02le">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源使用分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">平面圖熱度圖、使用趨勢、資源排名、活躍用戶、尖峰時段。每張排名卡各有自己的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -417,51 +417,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">我需要上一季每個房間的使用情況。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdeco5snoxsbqjjxmlsyyg6">
+            <w:hyperlink w:history="1" r:id="rIdrsvo7ccmthdpwgap2w1gq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源使用分析</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源排名</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -574,51 +574,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個部門或每個人用了多少？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdb4gvcobtqykk51gjtzxct">
+            <w:hyperlink w:history="1" r:id="rIdgcx7yo3gziir7ikgylfkf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">使用者資源使用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自己組合的樞紐表——任兩個維度放在 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -655,51 +655,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">想把同一批預約從各種角度切開看。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkduuos4wrk88ijyua0ye5">
+            <w:hyperlink w:history="1" r:id="rIdpx64sobthekgbtd7ylmpw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同一份資料的七種檢視：時間軸、快照地圖、使用地圖、每日熱度圖和三張表。它的篩選器會收窄全部七個。表可 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -723,51 +723,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">這一間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 會議室什麼時段最忙？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdfcuxlwn__2h7axpxdji7r">
+            <w:hyperlink w:history="1" r:id="rId0vsmm3cxuv3r319ucj3ef">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約分析</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">篩到單一會議室，再讀 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -890,102 +890,102 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把數字寄給我，我不會登入。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdn3rkdzimyd425d7if8qpx">
+            <w:hyperlink w:history="1" r:id="rIdltnlfavafjnkv15xmvjsi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">郵件報表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不是檢視頁，是訂閱：每週、每兩週、每月或每季寄出過去預約的摘要，或寄出即將到來的預約預報。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">我只要預約本身，做成試算表。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjqqwm0abph1rlwtuy_o9j">
+            <w:hyperlink w:history="1" r:id="rIdmoi42a2tfi9kkgikpvmsq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">管理日曆</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">匯出</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -1122,51 +1122,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客管理、工單和服務三個模組各自的選單頂端，也各有一個同樣形狀的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊主頁</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ——先數字，再圖表——而且和這一個一樣，都不能匯出。訪客那邊有
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgpql5lbwmwzpz79m6nid4">
+      <w:hyperlink w:history="1" r:id="rIdh_vcn6uwfj8ani0o6xt9g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的一張報告對應表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">篩選條件有何不同</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">除了 </w:t>
@@ -1331,51 +1331,51 @@
       <w:r>
         <w:t xml:space="preserve"> 這裡每一頁都是歷史。某個房間此刻是否空著，要看日曆和平面圖，
 不是報表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">還沒結束的預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 缺席要等簽到期限過了才會計入——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvtf9f__uaimwdlgekc-u">
+      <w:hyperlink w:history="1" r:id="rIdq1d6ygmtwelvaoyuh19vo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼才算缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。同樣的道理，今天的使用率早上
 一定比下午五點低。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1396,51 +1396,51 @@
       <w:r>
         <w:t xml:space="preserve"> 的 PDF。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資料推送。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡的每一種匯出都是某個人下載的檔案。同一批預約和使用率資料
 也在 REST API 上，BI 工具就是從那裡按排程取——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcljc9on4lqp9xc_jpooip">
+      <w:hyperlink w:history="1" r:id="rIdnoxpfav-1_2z-nvptkeop">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約與使用資料帶進 BI 工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1865,51 +1865,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpudws5tv2ebic2qqmlpfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdf9to1hd1fjfsj2uukvoul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdeco5snoxsbqjjxmlsyyg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdb4gvcobtqykk51gjtzxct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdkduuos4wrk88ijyua0ye5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdfcuxlwn__2h7axpxdji7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdn3rkdzimyd425d7if8qpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdjqqwm0abph1rlwtuy_o9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdgpql5lbwmwzpz79m6nid4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdbvtf9f__uaimwdlgekc-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdcljc9on4lqp9xc_jpooip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfea3b71a6edac27727ba6d8e59eb24d425c1302.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq_lrcpio01yo8jismsxqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdjb2eofnmnv__a9woz02le" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdrsvo7ccmthdpwgap2w1gq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdgcx7yo3gziir7ikgylfkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdpx64sobthekgbtd7ylmpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId0vsmm3cxuv3r319ucj3ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdltnlfavafjnkv15xmvjsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdmoi42a2tfi9kkgikpvmsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdh_vcn6uwfj8ani0o6xt9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdq1d6ygmtwelvaoyuh19vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdnoxpfav-1_2z-nvptkeop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfea3b71a6edac27727ba6d8e59eb24d425c1302.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪個報表回答哪個問題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>