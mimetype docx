--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一筆預約會用哪張表格</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約表格由標準欄位加上你自己的欄位組成，一個站點會有好幾張。三條路徑決定某一筆 預約拿到哪一張，這也是表格會在填到一半時換掉、連已填的答案一起帶走的原因。</w:t>
+        <w:t xml:space="preserve">預約表格由標準欄位加上你自己的欄位組成，一個站點會有好幾張。三條路徑決定某一筆預約拿到哪一張，這也是表格會在填到一半時換掉、連已填的答案一起帶走的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp7vpxlyz-xkyjke9bv7vb">
+      <w:hyperlink w:history="1" r:id="rId01g-hdrytmshs_6sctlty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/which-form-a-booking-uses/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表格會在有人正在填的時候變掉。他打開表格、回答了一個問題、挑了會議室 —
 然後那個問題不見了。沒有壞掉：他一開始填的並不是那間會議室的表格，會議室一選定，
 表格就被換掉了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -296,51 +296,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">不問的欄位丟掉，重要的往上搬，再加上你自己的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表格接著指派給</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，一個站點有幾種空間就可以有幾張表格 — 一張給要計費的
 會議室，一張給共用辦公桌，一張給其他所有東西。每一張上的每個欄位都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsi2bl4rjd8vwneuv7g_yo">
+      <w:hyperlink w:history="1" r:id="rIdzwc2jcmkoc6pfrwj5-pcj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表格欄位參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (預約表格)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -523,150 +523,183 @@
       <w:r>
         <w:t xml:space="preserve">沒有你自己的欄位。資源的表格不會補上來，
 預設顯示表格也不會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**否則由已選的資源決定。**選了好幾個資源時，系統是把它們的表格合併，而不是挑最嚴的
 那張；所以一筆同時包含會議室與泊車位的預約，會問到兩者所問的全部，每個問題只問一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**再否則就是預設顯示表格。**每個站點最多只有一張表格能持有它，而它就是還沒選任何
 東西的人所看到的。本頁最上面那兩張圖就是這個切換 — 也是已經填好的答案會不見的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">決定出來的那張表格，也決定哪些答案會被</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">保留</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。預約儲存時若帶著它的表格沒有的
+欄位答案 — 來自舊表格、別的用戶端，或一次</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjq0b9eaeybzg4ii93gzmh">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">匯入</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+— 那個答案會被捨棄，不會存下來；而早先的表格留下、已經存著的答案，會在這筆預約
+下次被編輯時一併拿掉。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-purpose (預約目的設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**誰可以預約。**那是團隊空間與資源政策決定的 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdessiyoddw1q316qxnglmy">
+      <w:hyperlink w:history="1" r:id="rId8kcrozellfn3l91zaf-in">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這裡的設定不會
 改變誰能拿到某個資源。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**是否需要審批。**那是資源政策，不是表格。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">**主持人欄位會不會出現。**也是資源政策；表格只負責這個欄位的名字。</w:t>
+        <w:t xml:space="preserve">**主持人欄位會不會單獨出現。**表格的主持人列會按資源種類切換，但資源政策也必須
+允許主持人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**面板或數位看板把什麼當成預約標題。**欄位可以被提升成面板標題，但那是在
 播放器設定裡設的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**表格看起來怎麼樣。**它有哪些欄位在這裡決定；會議室自己的說明要在旁邊印出多少，
 則是每份表格各自的設定 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpgybplef9t_iy8cyymxb">
+      <w:hyperlink w:history="1" r:id="rIddeze7mpssnyr1dpgpxc6o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約表格上顯示會議室的說明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**訪客表格。**訪客管理有自己畫面上的表格編輯器，兩邊從不共用欄位或資料集。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1104,51 +1137,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp7vpxlyz-xkyjke9bv7vb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdsi2bl4rjd8vwneuv7g_yo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdessiyoddw1q316qxnglmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdbpgybplef9t_iy8cyymxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08c90b8e7db045cb79d0051a101a9389dc13856e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1d2d8a5dbd4fe01294c25662e924a0370f436a4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e1961ee3d6bb3a6a8791bc3c9107859f23919b1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43a61f31f3179da88f2f0f4209f6b4efc63ab3dd.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c13058e2bdca569836396a68d22ce6ce493731a2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId01g-hdrytmshs_6sctlty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdzwc2jcmkoc6pfrwj5-pcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdjq0b9eaeybzg4ii93gzmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId8kcrozellfn3l91zaf-in" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIddeze7mpssnyr1dpgpxc6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08c90b8e7db045cb79d0051a101a9389dc13856e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1d2d8a5dbd4fe01294c25662e924a0370f436a4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e1961ee3d6bb3a6a8791bc3c9107859f23919b1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43a61f31f3179da88f2f0f4209f6b4efc63ab3dd.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c13058e2bdca569836396a68d22ce6ce493731a2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>一筆預約會用哪張表格</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>