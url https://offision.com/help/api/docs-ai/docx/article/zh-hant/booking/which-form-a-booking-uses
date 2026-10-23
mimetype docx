--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId01g-hdrytmshs_6sctlty">
+      <w:hyperlink w:history="1" r:id="rIdhr21i2kjqattmnszo_z6g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/which-form-a-booking-uses/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表格會在有人正在填的時候變掉。他打開表格、回答了一個問題、挑了會議室 —
 然後那個問題不見了。沒有壞掉：他一開始填的並不是那間會議室的表格，會議室一選定，
 表格就被換掉了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -296,51 +296,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">不問的欄位丟掉，重要的往上搬，再加上你自己的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">表格接著指派給</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，一個站點有幾種空間就可以有幾張表格 — 一張給要計費的
 會議室，一張給共用辦公桌，一張給其他所有東西。每一張上的每個欄位都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzwc2jcmkoc6pfrwj5-pcj">
+      <w:hyperlink w:history="1" r:id="rId3zacluodnei1ygdnc65gs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表格欄位參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (預約表格)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -539,99 +539,99 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**再否則就是預設顯示表格。**每個站點最多只有一張表格能持有它，而它就是還沒選任何
 東西的人所看到的。本頁最上面那兩張圖就是這個切換 — 也是已經填好的答案會不見的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定出來的那張表格，也決定哪些答案會被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保留</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。預約儲存時若帶著它的表格沒有的
 欄位答案 — 來自舊表格、別的用戶端，或一次</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjq0b9eaeybzg4ii93gzmh">
+      <w:hyperlink w:history="1" r:id="rIdybflf6bjghw0nuedzen4t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — 那個答案會被捨棄，不會存下來；而早先的表格留下、已經存著的答案，會在這筆預約
 下次被編輯時一併拿掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-purpose (預約目的設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**誰可以預約。**那是團隊空間與資源政策決定的 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8kcrozellfn3l91zaf-in">
+      <w:hyperlink w:history="1" r:id="rIdaied-xt1jpw1qeb46dnxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這裡的設定不會
 改變誰能拿到某個資源。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**是否需要審批。**那是資源政策，不是表格。</w:t>
       </w:r>
     </w:p>
@@ -655,51 +655,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**面板或數位看板把什麼當成預約標題。**欄位可以被提升成面板標題，但那是在
 播放器設定裡設的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**表格看起來怎麼樣。**它有哪些欄位在這裡決定；會議室自己的說明要在旁邊印出多少，
 則是每份表格各自的設定 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddeze7mpssnyr1dpgpxc6o">
+      <w:hyperlink w:history="1" r:id="rIdtwedgcxjd9omp-q2ccv2u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約表格上顯示會議室的說明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**訪客表格。**訪客管理有自己畫面上的表格編輯器，兩邊從不共用欄位或資料集。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1137,51 +1137,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId01g-hdrytmshs_6sctlty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdzwc2jcmkoc6pfrwj5-pcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdjq0b9eaeybzg4ii93gzmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId8kcrozellfn3l91zaf-in" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIddeze7mpssnyr1dpgpxc6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08c90b8e7db045cb79d0051a101a9389dc13856e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1d2d8a5dbd4fe01294c25662e924a0370f436a4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e1961ee3d6bb3a6a8791bc3c9107859f23919b1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43a61f31f3179da88f2f0f4209f6b4efc63ab3dd.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c13058e2bdca569836396a68d22ce6ce493731a2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhr21i2kjqattmnszo_z6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId3zacluodnei1ygdnc65gs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdybflf6bjghw0nuedzen4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdaied-xt1jpw1qeb46dnxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdtwedgcxjd9omp-q2ccv2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2af6d7c3b6056190f6ab3b4ec3d02f521f2afed3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbfc5ac43cae7d4e3a7458e6dc62a2b71dab584f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b125a2b6209e04ec2e9f361484047f769cc20715.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e90a4bf022f1cb33af1052d4cf0362ed57d8b032.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c3c3ddd501fca0312232348214451233dfbcf46.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>一筆預約會用哪張表格</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>