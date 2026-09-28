--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有人預約時 Offision 會寄出的電郵</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一次預約會向兩批不同的人寄出兩封不同的電郵，而隨之而來的日曆邀請通常並不是 一個可以點開的檔案 — 這正是它被當成「沒有附加」的原因。</w:t>
+        <w:t xml:space="preserve">一次預約會向兩批不同的人寄出兩封不同的電郵，而隨之而來的日曆邀請通常並不是一個可以點開的檔案 — 這正是它被當成「沒有附加」的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdffqd6aw5rtjcckqq0jjfi">
+      <w:hyperlink w:history="1" r:id="rIdenpyibegalvvbhc0jcxo3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/what-offision-emails-when-someone-books/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一次預約會寄出兩封電郵。預約的人收到確認，被邀請的人收到邀請。兩者內容不同，
 而且其中一封是寄給早已知道這場會議的人。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -786,51 +786,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">停用預約電郵通知</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是按預約中的每個資源一起判斷的，不只看你心裡想的那一個。
 同時預約一間會議室和一部投影機時，只要投影機那條規則開了這個設定，主辦人和每位
 與會者就什麼都收不到 — 沒有確認、沒有邀請、也沒有取消通知。會議室自己的規則
 無法推翻它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當只有部分預約收不到信時，這是第一個要查的地方。開關的位置在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6xjjbhupl-nxnoqtkkjrh">
+      <w:hyperlink w:history="1" r:id="rIdesymwtrkeo49d6b8mbwzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇要寄出哪些預約電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">重新取得邀請</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有人需要把郵件留著。在應用程式中開啟該筆預約，點 </w:t>
@@ -881,136 +881,147 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不負責的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文字內容。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 主旨與內文是整個網站設定一次的 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlvtgukkkfh6m8rnlqsz0h">
+      <w:hyperlink w:history="1" r:id="rIdpaucd6srqg5rjwcxwrvsn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改 Offision 電郵的文字</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">由誰寄出。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 寄件地址，以及上面提到的附件行為，由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlj4kd-o3r1d0ekemjs_m0">
+      <w:hyperlink w:history="1" r:id="rIdtrckmn6k-obuh06nrcpn0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用自己的地址寄出電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提醒郵件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約開始前、或即將被釋放時寄出的信，是預約設定頁上另一組開關，
-不在任何規則裡。</w:t>
+不在任何規則裡 — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgckhrxtwalofksumv_chx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">提醒</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預報郵件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 給管理層的定期摘要是獨立的訂閱 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf7uucq2sztzmgrjfv9adm">
+      <w:hyperlink w:history="1" r:id="rIdpffm53qpn5e7c0mmypzur">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">定期把即將到來的預約寄給管理層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1456,51 +1467,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdffqd6aw5rtjcckqq0jjfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId6xjjbhupl-nxnoqtkkjrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdlvtgukkkfh6m8rnlqsz0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdlj4kd-o3r1d0ekemjs_m0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdf7uucq2sztzmgrjfv9adm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef3d5d7798bd95cef14b43ec9809d58b1b35b1a4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdenpyibegalvvbhc0jcxo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdesymwtrkeo49d6b8mbwzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdpaucd6srqg5rjwcxwrvsn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdtrckmn6k-obuh06nrcpn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdgckhrxtwalofksumv_chx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdpffm53qpn5e7c0mmypzur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef3d5d7798bd95cef14b43ec9809d58b1b35b1a4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>有人預約時 Offision 會寄出的電郵</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>