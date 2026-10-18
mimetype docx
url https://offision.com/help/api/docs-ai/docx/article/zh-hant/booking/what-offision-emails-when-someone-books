--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdenpyibegalvvbhc0jcxo3">
+      <w:hyperlink w:history="1" r:id="rIdysbouuy4gxcghvr25j-hc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/what-offision-emails-when-someone-books/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一次預約會寄出兩封電郵。預約的人收到確認，被邀請的人收到邀請。兩者內容不同，
 而且其中一封是寄給早已知道這場會議的人。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -786,51 +786,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">停用預約電郵通知</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是按預約中的每個資源一起判斷的，不只看你心裡想的那一個。
 同時預約一間會議室和一部投影機時，只要投影機那條規則開了這個設定，主辦人和每位
 與會者就什麼都收不到 — 沒有確認、沒有邀請、也沒有取消通知。會議室自己的規則
 無法推翻它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當只有部分預約收不到信時，這是第一個要查的地方。開關的位置在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdesymwtrkeo49d6b8mbwzx">
+      <w:hyperlink w:history="1" r:id="rIddnk8tvytk2jtwbvic5o1r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇要寄出哪些預約電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">重新取得邀請</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有人需要把郵件留著。在應用程式中開啟該筆預約，點 </w:t>
@@ -881,147 +881,147 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不負責的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文字內容。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 主旨與內文是整個網站設定一次的 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpaucd6srqg5rjwcxwrvsn">
+      <w:hyperlink w:history="1" r:id="rId4zyh0b0e6bzhvcjbsso-b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改 Offision 電郵的文字</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">由誰寄出。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 寄件地址，以及上面提到的附件行為，由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrckmn6k-obuh06nrcpn0">
+      <w:hyperlink w:history="1" r:id="rIdikndpo5icts6kbqugiwwt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用自己的地址寄出電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提醒郵件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約開始前、或即將被釋放時寄出的信，是預約設定頁上另一組開關，
 不在任何規則裡 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgckhrxtwalofksumv_chx">
+      <w:hyperlink w:history="1" r:id="rIdwikle1-lhehgy3auqdous">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">提醒</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預報郵件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 給管理層的定期摘要是獨立的訂閱 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpffm53qpn5e7c0mmypzur">
+      <w:hyperlink w:history="1" r:id="rIds2znfgqdbhfykbhrc6gmz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">定期把即將到來的預約寄給管理層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1467,51 +1467,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdenpyibegalvvbhc0jcxo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdesymwtrkeo49d6b8mbwzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdpaucd6srqg5rjwcxwrvsn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdtrckmn6k-obuh06nrcpn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdgckhrxtwalofksumv_chx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdpffm53qpn5e7c0mmypzur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef3d5d7798bd95cef14b43ec9809d58b1b35b1a4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdysbouuy4gxcghvr25j-hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIddnk8tvytk2jtwbvic5o1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rId4zyh0b0e6bzhvcjbsso-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdikndpo5icts6kbqugiwwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdwikle1-lhehgy3auqdous" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIds2znfgqdbhfykbhrc6gmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3cb272caae942167836f6c934cb814b3d935c72.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>有人預約時 Offision 會寄出的電郵</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>