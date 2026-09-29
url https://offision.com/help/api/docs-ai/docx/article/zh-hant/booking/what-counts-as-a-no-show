--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">什麼才算缺席</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">只有到了簽到期限仍無人出現的預約才算 —— 取消不是缺席。而單獨一個設定，就能讓整個 數字失真。</w:t>
+        <w:t xml:space="preserve">只有到了簽到期限仍無人出現的預約才算 —— 取消不是缺席。而單獨一個設定，就能讓整個數字失真。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmszpx2a8u6awh9uq43cgt">
+      <w:hyperlink w:history="1" r:id="rIdc5vsrudq4pzdwcovo81gg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/what-counts-as-a-no-show/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">缺席，指的是一筆到了簽到期限仍然沒有人簽到、因而被釋放的預約。定義就只有這樣 —— 而把它
 維持得這麼窄，正是讓不同空間、不同月份之間的數字可以互相比較的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -108,51 +108,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是大家最先問的問題，而這個答案讓數字保持公平。被取消的預約不會算成缺席 —— 而且它也不會
 進入總數，所以沒有人能靠取消來灌大分母、悄悄改善自己的比率。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">被算進去的，是最後有被使用、正在使用、或無人出席而被釋放的預約。早上九點就取消的人，是把
 空間還了回來；數字把這件事視為它本來就該是的好結果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這也正是有些會議室會設定成簽到時段開始之後就不再接受取消的原因：由那一刻起預約就定了下來，
 沒有人出現的那一個會如實記錄為未到訪，而不是從算式的兩邊一起消失。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo3igs6xzbm5ejmrsuebpx">
+      <w:hyperlink w:history="1" r:id="rId_krnnrpocvj6wcxmfkqa-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源規則設定一覽</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">感應器的簽到算出席。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 若空間因為有人坐在裡面而自己完成簽到，那是一次真正的簽到，永遠不
 算缺席 —— 所以開啟感應器會讓比率合理地下降，而不是把東西藏起來。</w:t>
@@ -216,51 +216,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，要求連線來自你們的網路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都在 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5owvuqdf6lsgpswcjjtub">
+      <w:hyperlink w:history="1" r:id="rIdhkm3xrj5v3xu81aumiw6t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR Code 簽到，以及證明你人在現場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 中說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">數字在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -617,51 +617,64 @@
 拿這份紀錄和行事曆對帳之前值得先記住。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有人是從報表才知道的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主辦人會在 App 與電子郵件中各被通知兩次 —— 一次是資源可以簽到時，一次是它已經被釋放時。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以出現在排行上的人，每一次都已經被通知過兩次。把這份清單當作依據之前，這一點值得知道 ——
-也值得確認，因為這兩封信都可以整個組織一起關閉。</w:t>
+也值得確認，因為這兩封信都可以整個組織一起關閉。App 內的通知關不掉，
+所以即使郵件關了，當事人仍然被通知過 —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsgl1mx928tdblyr9znjoj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">提醒</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (電郵提醒設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2514600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
@@ -1260,51 +1273,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmszpx2a8u6awh9uq43cgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdo3igs6xzbm5ejmrsuebpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId5owvuqdf6lsgpswcjjtub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db92c70e15d318b24f5c22e90be81427e57f7bd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/939df4d00fbc9b0447aa2fd321f7e7270365874d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be89cad2f82a9de25c2753d3b4151f006458980b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ba0f0a749f53d5d8b882a8b1daabc5bfab7892e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d17e4121ba2e3fa52d25ecd17f5b3c32784ad7c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc5vsrudq4pzdwcovo81gg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId_krnnrpocvj6wcxmfkqa-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdhkm3xrj5v3xu81aumiw6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdsgl1mx928tdblyr9znjoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db92c70e15d318b24f5c22e90be81427e57f7bd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/939df4d00fbc9b0447aa2fd321f7e7270365874d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be89cad2f82a9de25c2753d3b4151f006458980b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ba0f0a749f53d5d8b882a8b1daabc5bfab7892e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d17e4121ba2e3fa52d25ecd17f5b3c32784ad7c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>什麼才算缺席</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>