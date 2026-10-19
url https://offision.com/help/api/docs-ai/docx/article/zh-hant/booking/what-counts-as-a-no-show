--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc5vsrudq4pzdwcovo81gg">
+      <w:hyperlink w:history="1" r:id="rId1xp2q-jje40kcqvghpm6g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/what-counts-as-a-no-show/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">缺席，指的是一筆到了簽到期限仍然沒有人簽到、因而被釋放的預約。定義就只有這樣 —— 而把它
 維持得這麼窄，正是讓不同空間、不同月份之間的數字可以互相比較的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -108,51 +108,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是大家最先問的問題，而這個答案讓數字保持公平。被取消的預約不會算成缺席 —— 而且它也不會
 進入總數，所以沒有人能靠取消來灌大分母、悄悄改善自己的比率。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">被算進去的，是最後有被使用、正在使用、或無人出席而被釋放的預約。早上九點就取消的人，是把
 空間還了回來；數字把這件事視為它本來就該是的好結果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這也正是有些會議室會設定成簽到時段開始之後就不再接受取消的原因：由那一刻起預約就定了下來，
 沒有人出現的那一個會如實記錄為未到訪，而不是從算式的兩邊一起消失。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_krnnrpocvj6wcxmfkqa-">
+      <w:hyperlink w:history="1" r:id="rIdbrg9tuabngalvd3431l4n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源規則設定一覽</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">感應器的簽到算出席。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 若空間因為有人坐在裡面而自己完成簽到，那是一次真正的簽到，永遠不
 算缺席 —— 所以開啟感應器會讓比率合理地下降，而不是把東西藏起來。</w:t>
@@ -216,51 +216,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，要求連線來自你們的網路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都在 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkm3xrj5v3xu81aumiw6t">
+      <w:hyperlink w:history="1" r:id="rIdnwum8sm5j8-j23yhexkmg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR Code 簽到，以及證明你人在現場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 中說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">數字在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -621,51 +621,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有人是從報表才知道的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主辦人會在 App 與電子郵件中各被通知兩次 —— 一次是資源可以簽到時，一次是它已經被釋放時。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以出現在排行上的人，每一次都已經被通知過兩次。把這份清單當作依據之前，這一點值得知道 ——
 也值得確認，因為這兩封信都可以整個組織一起關閉。App 內的通知關不掉，
 所以即使郵件關了，當事人仍然被通知過 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsgl1mx928tdblyr9znjoj">
+      <w:hyperlink w:history="1" r:id="rIdfogowhoobf8xlz_xfuv37">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">提醒</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (電郵提醒設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1273,51 +1273,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc5vsrudq4pzdwcovo81gg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId_krnnrpocvj6wcxmfkqa-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdhkm3xrj5v3xu81aumiw6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdsgl1mx928tdblyr9znjoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db92c70e15d318b24f5c22e90be81427e57f7bd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/939df4d00fbc9b0447aa2fd321f7e7270365874d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be89cad2f82a9de25c2753d3b4151f006458980b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ba0f0a749f53d5d8b882a8b1daabc5bfab7892e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d17e4121ba2e3fa52d25ecd17f5b3c32784ad7c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1xp2q-jje40kcqvghpm6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdbrg9tuabngalvd3431l4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdnwum8sm5j8-j23yhexkmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdfogowhoobf8xlz_xfuv37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/edc2d5f2bbd4af688060a2f8a5a1594a1f655d68.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71009b0a271fb4d977bad26190bb3a76a8b9f9d1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48b3a9a7372cf3de228ae43ddd661223edb18499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b60fb6c239d0f41fbbe64fe79bf573f1c46a8390.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6c7ef40131c3f30e42540f475be30109699bc35.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>什麼才算缺席</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>