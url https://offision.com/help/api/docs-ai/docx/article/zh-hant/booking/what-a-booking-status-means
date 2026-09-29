--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">十二個狀態 —— 預約走的那條線上的七個，以及會離開這條線的五個。各自使用的顏色、會議室沒有要求就會跳過的三個，以及同樣是石板灰的三個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx4c-bknvmjxyapl9adbfu">
+      <w:hyperlink w:history="1" r:id="rIdibpx8tfxsnklwhbbprv3t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/what-a-booking-status-means/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約狀態說明一筆預約從被提出到結束之間走到了哪裡。它是每個日曆與清單上那枚色塊裡的字，也是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約狀態</w:t>
       </w:r>
@@ -781,102 +781,102 @@
         <w:t xml:space="preserve">等待批核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只出現在資源政策要求批核時。沒有要求的話，預約會從 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">起始</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 直接進入 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi8vj3fkhbw8bzunlo4g2i">
+      <w:hyperlink w:history="1" r:id="rIdnc07_kleg4v9qarmtheet">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求批核後才能預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等待簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只出現在資源政策要求簽到時。沒有要求的話，預約會在開始時間變成 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，也永遠不可能變成 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">缺席</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdegzqxnw0ieozpjfuhtcfn">
+      <w:hyperlink w:history="1" r:id="rIdymtanofrjr_pdwnlfg__9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此，一筆下在兩項設定都沒開的普通會議室上的預約，從頭到尾只會顯示四個字：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">起始</w:t>
       </w:r>
@@ -909,60 +909,201 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約也可能往回走。在需要批核的會議室裡，編輯一筆已確認的預約可能會讓它退回 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等待批核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-ytn-6h_icagz85xgqblo">
+      <w:hyperlink w:history="1" r:id="rId_sj_ijr-pmvolz6uclhps">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">它也可以用人手搬動。同步失敗、或面板漏掉了簽出時，預約會停在一個正常流程搬不動的狀態。
+預約歷程裡的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">強制變更狀態</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">提供 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">已預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用中</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">已使用</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 它目前所在的
+狀態會打勾且不能選。它會先確認，並以你的名義記錄為</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">由管理員強制變更</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，所以軌跡上仍然
+看得到是誰決定的。需要預約管理員的寫入權限，而且只修得了這三個進行中的狀態：它不能
+取消、不能批核，也產生不出下面那些結束狀態。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這份歷程也會說明簽到的人是怎麼驗證身分的 —— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">員工卡</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用者密碼</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約碼</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">QR 碼</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">人臉</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">匿名</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">在面板上確認</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。在開始記錄之前寫下的紀錄不會顯示方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會離開這條線的五個</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -1528,51 +1669,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在面板上，藍色與灰色的意思剛好相反:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 在預約上，藍色代表已確認，灰色代表已結束。在門口的面板上，藍色代表會議室是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">空的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，灰色代表它根本無法被預約。這是兩套不同的顏色系統 —— 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8dl6ivzscmcixktd04ime">
+      <w:hyperlink w:history="1" r:id="rIdk9wf-xkqp7pakguef0ovk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色代表什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">狀態不會告訴你的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1597,62 +1738,62 @@
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示預約正在進行，這和此刻室內有人並不相同。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是否被取消。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有代表取消的狀態。被取消的預約會被移除，因此它是從日曆上消失，而不是變成灰色，也永遠不會被計為缺席。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzenfabetuypwndag332_z">
+      <w:hyperlink w:history="1" r:id="rId_fcq1tmh3vircmttnegoi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwdapukuxlvc2kjfr2wju">
+      <w:hyperlink w:history="1" r:id="rIdnt2-vatcowggxwapnhwnn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼才算缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2127,51 +2268,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx4c-bknvmjxyapl9adbfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdi8vj3fkhbw8bzunlo4g2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdegzqxnw0ieozpjfuhtcfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId-ytn-6h_icagz85xgqblo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rId8dl6ivzscmcixktd04ime" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdzenfabetuypwndag332_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIduwdapukuxlvc2kjfr2wju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf5e36acac8d1bbf9a0b72442999533c09e728c4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdibpx8tfxsnklwhbbprv3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdnc07_kleg4v9qarmtheet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdymtanofrjr_pdwnlfg__9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId_sj_ijr-pmvolz6uclhps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdk9wf-xkqp7pakguef0ovk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId_fcq1tmh3vircmttnegoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdnt2-vatcowggxwapnhwnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf5e36acac8d1bbf9a0b72442999533c09e728c4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約狀態代表什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>