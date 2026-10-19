--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">十二個狀態 —— 預約走的那條線上的七個，以及會離開這條線的五個。各自使用的顏色、會議室沒有要求就會跳過的三個，以及同樣是石板灰的三個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdibpx8tfxsnklwhbbprv3t">
+      <w:hyperlink w:history="1" r:id="rId0-gbouu3osdyjxtv6gopc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/what-a-booking-status-means/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約狀態說明一筆預約從被提出到結束之間走到了哪裡。它是每個日曆與清單上那枚色塊裡的字，也是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約狀態</w:t>
       </w:r>
@@ -781,102 +781,102 @@
         <w:t xml:space="preserve">等待批核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只出現在資源政策要求批核時。沒有要求的話，預約會從 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">起始</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 直接進入 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnc07_kleg4v9qarmtheet">
+      <w:hyperlink w:history="1" r:id="rId4i3iggwfon7kj8szjdc2n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求批核後才能預約會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等待簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只出現在資源政策要求簽到時。沒有要求的話，預約會在開始時間變成 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，也永遠不可能變成 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">缺席</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymtanofrjr_pdwnlfg__9">
+      <w:hyperlink w:history="1" r:id="rIdehaigdcpqkrnxsysq_oh0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此，一筆下在兩項設定都沒開的普通會議室上的預約，從頭到尾只會顯示四個字：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">起始</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約也可能往回走。在需要批核的會議室裡，編輯一筆已確認的預約可能會讓它退回 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等待批核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_sj_ijr-pmvolz6uclhps">
+      <w:hyperlink w:history="1" r:id="rIdos4ncdbja1_rkwmfrs17z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也可以用人手搬動。同步失敗、或面板漏掉了簽出時，預約會停在一個正常流程搬不動的狀態。
 預約歷程裡的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">強制變更狀態</w:t>
@@ -1415,51 +1415,62 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">五個之中只有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">缺席</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 不是被拒絕 —— 預約本身沒有問題，只是沒有人來。另外四個都表示有人或有系統說了不，所以它們用同一種近乎黑。</w:t>
+        <w:t xml:space="preserve"> 不是被拒絕 —— 預約本身沒有問題，只是期限前沒有人簽到。另外四個都表示有人或有系統說了不，所以它們用同一種近乎黑。缺席後，我的日曆、資源日曆與管理日曆各保留什麼，請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdux5gefvdggrvwim2veml9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">等待會議室回應的期間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">起始</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
@@ -1669,51 +1680,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在面板上，藍色與灰色的意思剛好相反:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 在預約上，藍色代表已確認，灰色代表已結束。在門口的面板上，藍色代表會議室是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">空的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，灰色代表它根本無法被預約。這是兩套不同的顏色系統 —— 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk9wf-xkqp7pakguef0ovk">
+      <w:hyperlink w:history="1" r:id="rIdezqipdn8p--nj7py9yxm9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板顏色代表什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">狀態不會告訴你的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1738,62 +1749,62 @@
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示預約正在進行，這和此刻室內有人並不相同。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是否被取消。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有代表取消的狀態。被取消的預約會被移除，因此它是從日曆上消失，而不是變成灰色，也永遠不會被計為缺席。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_fcq1tmh3vircmttnegoi">
+      <w:hyperlink w:history="1" r:id="rIdbouqcqt0gryebx69zcyew">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取消預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnt2-vatcowggxwapnhwnn">
+      <w:hyperlink w:history="1" r:id="rIdpyou9nt5mhfalmtwplcjp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼才算缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2268,51 +2279,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdibpx8tfxsnklwhbbprv3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdnc07_kleg4v9qarmtheet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdymtanofrjr_pdwnlfg__9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId_sj_ijr-pmvolz6uclhps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdk9wf-xkqp7pakguef0ovk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId_fcq1tmh3vircmttnegoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdnt2-vatcowggxwapnhwnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf5e36acac8d1bbf9a0b72442999533c09e728c4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0-gbouu3osdyjxtv6gopc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId4i3iggwfon7kj8szjdc2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdehaigdcpqkrnxsysq_oh0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdos4ncdbja1_rkwmfrs17z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdux5gefvdggrvwim2veml9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdezqipdn8p--nj7py9yxm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdbouqcqt0gryebx69zcyew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdpyou9nt5mhfalmtwplcjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7830843b6b30cd6dade0e041c4603b3b3fbc60e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約狀態代表什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>