--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約目的會改變什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約目的是預約者在預約時選的原因。選到的目的可以替換會議室的預約規則、配額、 服務項目和表單。說明設定與選項的關係、覆寫開啟卻沒有選值時會怎樣，以及預約者在哪裡看到它。</w:t>
+        <w:t xml:space="preserve">預約目的是預約者在預約時選的原因。選到的目的可以替換會議室的預約規則、配額、服務項目和表單。說明設定與選項的關係、覆寫開啟卻沒有選值時會怎樣，以及預約者在哪裡看到它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm7jqa9lxzcrnk4_bex4g_">
+      <w:hyperlink w:history="1" r:id="rIdnnxlaz49cm1wrzjjzxyzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/what-a-booking-purpose-changes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是一個人預約時給的原因 — </w:t>
       </w:r>
@@ -582,190 +582,190 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約者選到的選項可以替換會議室的四項規則 — 而開關開了卻沒選值，那項規則就是空的，不會退回原設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是進階用法。每個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">選項</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">才是預約者真正看到的。它有名稱、供
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8hkfqkbu32c1zfl4zovxm">
+      <w:hyperlink w:history="1" r:id="rIdc20hdeu4g1io2v0jdjjic">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">試算表匯入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">用的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入 ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以及
 四個覆寫，每個覆寫都是一個開關加旁邊的值：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆寫預約政策</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 預約要核對的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgg7vkvx8cszehvv-nc3dw">
+      <w:hyperlink w:history="1" r:id="rIddqqrfy9mcrrjyj_avu40g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆寫配額政策</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 預約要扣的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcuxrwwohkzlj5cbj7iosd">
+      <w:hyperlink w:history="1" r:id="rIdxpyj4ee6yltzhnkqq3xm6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">配額</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆寫服務項目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 表單提供的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddpjyuwfn2kwo-axismx7l">
+      <w:hyperlink w:history="1" r:id="rIdgepo_v9tn_wnctqt8neue">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆寫預約表單</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 表單詢問的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2im75vk70jz9ypk9a3ly-">
+      <w:hyperlink w:history="1" r:id="rIdbwawdty5dsbii2yeqzuot">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">額外欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-purpose-option-overrides-zh-hant" descr="一個選項的覆寫。關：資源本身的設定生效。開：旁邊的值取而代之 — 即使那個值是空的。" title="一個選項的覆寫。關：資源本身的設定生效。開：旁邊的值取而代之 — 即使那個值是空的。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -844,51 +844,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">之後會顯示在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行事曆和預約卡片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在標題下方印出目的，而且每個目的可以有自己的卡片顏色和自己的內容行 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo0evn1-jjzttj4_faedlp">
+      <w:hyperlink w:history="1" r:id="rIdxviqwmkcgt-zg74tplv00">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">依預約目的為日曆分色</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1474,51 +1474,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm7jqa9lxzcrnk4_bex4g_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId8hkfqkbu32c1zfl4zovxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdgg7vkvx8cszehvv-nc3dw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdcuxrwwohkzlj5cbj7iosd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIddpjyuwfn2kwo-axismx7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId2im75vk70jz9ypk9a3ly-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdo0evn1-jjzttj4_faedlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f13a9142bca72f1abcb19259164a54cd250b5753.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/466b1b93d0ed1d5c1483ee94893a9e819f6b1e9b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1021a565c091af35d4390965687e56761e0b00b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30c6e2cf47db68209bb4e4da36649f2992765947.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ab71017893292741d6ee418376eeeeb2e944fcd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66faebe23f9875226a34b75e9c5319a460227f60.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnnxlaz49cm1wrzjjzxyzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdc20hdeu4g1io2v0jdjjic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIddqqrfy9mcrrjyj_avu40g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxpyj4ee6yltzhnkqq3xm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdgepo_v9tn_wnctqt8neue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdbwawdty5dsbii2yeqzuot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdxviqwmkcgt-zg74tplv00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f13a9142bca72f1abcb19259164a54cd250b5753.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/466b1b93d0ed1d5c1483ee94893a9e819f6b1e9b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1021a565c091af35d4390965687e56761e0b00b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30c6e2cf47db68209bb4e4da36649f2992765947.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ab71017893292741d6ee418376eeeeb2e944fcd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66faebe23f9875226a34b75e9c5319a460227f60.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約目的會改變什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>