--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnnxlaz49cm1wrzjjzxyzp">
+      <w:hyperlink w:history="1" r:id="rIdqjjppxqohcoe4bamyqqsa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/what-a-booking-purpose-changes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是一個人預約時給的原因 — </w:t>
       </w:r>
@@ -582,190 +582,190 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約者選到的選項可以替換會議室的四項規則 — 而開關開了卻沒選值，那項規則就是空的，不會退回原設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是進階用法。每個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">選項</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">才是預約者真正看到的。它有名稱、供
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc20hdeu4g1io2v0jdjjic">
+      <w:hyperlink w:history="1" r:id="rIdq_adzjk60usqloirsfdnp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">試算表匯入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">用的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入 ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以及
 四個覆寫，每個覆寫都是一個開關加旁邊的值：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆寫預約政策</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 預約要核對的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddqqrfy9mcrrjyj_avu40g">
+      <w:hyperlink w:history="1" r:id="rIdbm7mie1ruupd6j4ci9i6h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆寫配額政策</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 預約要扣的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxpyj4ee6yltzhnkqq3xm6">
+      <w:hyperlink w:history="1" r:id="rId4sqlrckav5pzif7vfebza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">配額</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆寫服務項目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 表單提供的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgepo_v9tn_wnctqt8neue">
+      <w:hyperlink w:history="1" r:id="rIdvqu5wq8qftjcpv5xqin8m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆寫預約表單</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 表單詢問的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwawdty5dsbii2yeqzuot">
+      <w:hyperlink w:history="1" r:id="rIdydztxx-k7hzprlttm3zus">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">額外欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-purpose-option-overrides-zh-hant" descr="一個選項的覆寫。關：資源本身的設定生效。開：旁邊的值取而代之 — 即使那個值是空的。" title="一個選項的覆寫。關：資源本身的設定生效。開：旁邊的值取而代之 — 即使那個值是空的。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -844,51 +844,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">之後會顯示在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行事曆和預約卡片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在標題下方印出目的，而且每個目的可以有自己的卡片顏色和自己的內容行 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxviqwmkcgt-zg74tplv00">
+      <w:hyperlink w:history="1" r:id="rIdhewcwt6tli2qhkr_fvmmy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">依預約目的為日曆分色</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1474,51 +1474,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnnxlaz49cm1wrzjjzxyzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdc20hdeu4g1io2v0jdjjic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIddqqrfy9mcrrjyj_avu40g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxpyj4ee6yltzhnkqq3xm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdgepo_v9tn_wnctqt8neue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdbwawdty5dsbii2yeqzuot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdxviqwmkcgt-zg74tplv00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f13a9142bca72f1abcb19259164a54cd250b5753.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/466b1b93d0ed1d5c1483ee94893a9e819f6b1e9b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1021a565c091af35d4390965687e56761e0b00b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30c6e2cf47db68209bb4e4da36649f2992765947.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ab71017893292741d6ee418376eeeeb2e944fcd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66faebe23f9875226a34b75e9c5319a460227f60.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqjjppxqohcoe4bamyqqsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdq_adzjk60usqloirsfdnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdbm7mie1ruupd6j4ci9i6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId4sqlrckav5pzif7vfebza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdvqu5wq8qftjcpv5xqin8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdydztxx-k7hzprlttm3zus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdhewcwt6tli2qhkr_fvmmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5100fc0c4178c1bf9430a1b0571d6d93443e550.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/945b6662171bf6bf71fdda26ad6bedbd50827546.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18aa68f7296590e3ebf1bebe7a26f1943327e3bd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b5e40cc32bc88e514d68ab3c72a15fba9f5714e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/661515bd6d3ffdd9f09b6169950c76e6331abbf5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9419ef72066113739c4f6e27fc8dade39950142.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約目的會改變什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>