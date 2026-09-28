--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Outlook 或 Google 會議室的預約如何驗證</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">從 Microsoft 365 或 Google Workspace 同步過來的會議室會被檢查兩次，順序固定： 供應商先，Offision 後。信箱的自動接受會跳過哪一道，以及什麼時候你會想要它跳過。</w:t>
+        <w:t xml:space="preserve">從 Microsoft 365 或 Google Workspace 同步過來的會議室會被檢查兩次，順序固定：供應商先，Offision 後。信箱的自動接受會跳過哪一道，以及什麼時候你會想要它跳過。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbescvkdjhe5h6-bi80fq0">
+      <w:hyperlink w:history="1" r:id="rIdeqmumydyrgjk9chrow9ss">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/validation-on-a-synced-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 Microsoft 365 或 Google Workspace 同步過來的會議室，預約要通過兩道檢查，順序
 是固定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -167,51 +167,51 @@
         <w:t xml:space="preserve">把會議室信箱設成自動接受邀請</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，供應商就會當場回覆。預約就此確定，Offision 不會
 再對它套用政策 —— 答案已經給出去了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保持關閉，邀請就會等著。預約會停在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等待系統確認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 已經提出，還沒有收到回應
 —— Offision 在這段時間檢查政策，然後代表會議室回覆。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi8ri6ykdpnspuwu5vhyoh">
+      <w:hyperlink w:history="1" r:id="rIdsdyd9xmehwaqcwidbow3g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約狀態代表什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你要哪一種</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -381,51 +381,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">否則在 Outlook 訂的預約不會套用政策，只有在 Offision 訂的才守規則</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室需要批核、信箱卻自動接受時，主辦人還可能收到兩封：供應商發出的接受，以及
 規則或審批人說「不」之後 Offision 發出的拒絕。要分辨這兩封，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4c5c21m2f99_llpjzohin">
+      <w:hyperlink w:history="1" r:id="rIdegrtrbddqfyfktqywielm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">拒絕郵件是
 Microsoft 365 寄來的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">等待審批的期間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -480,51 +480,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等待期間由會議室在 Outlook 回覆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。關掉它，押住時段的那次接受
 就會安靜地送出：時段照樣押著，但在審批人真的批准之前，主辦人什麼都收不到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這些不會改變:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 誰可以批核、什麼需要批核、沒人回應的請求能撐多久，都是政策自己的設定 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds2bwhq9uqmheh_evakhh1">
+      <w:hyperlink w:history="1" r:id="rIdsfp-ksnbgg10phl-y3znv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室前先經過批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。供應商
 那一道檢查也不會變：因為撞時間而拒絕會議的會議室，在 Offision 收到消息之前就拒絕了。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -956,51 +956,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbescvkdjhe5h6-bi80fq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdi8ri6ykdpnspuwu5vhyoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId4c5c21m2f99_llpjzohin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIds2bwhq9uqmheh_evakhh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeqmumydyrgjk9chrow9ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdsdyd9xmehwaqcwidbow3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdegrtrbddqfyfktqywielm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsfp-ksnbgg10phl-y3znv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Outlook 或 Google 會議室的預約如何驗證</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>