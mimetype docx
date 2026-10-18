--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeqmumydyrgjk9chrow9ss">
+      <w:hyperlink w:history="1" r:id="rIdgy81mdz9umo7s3wq2hogo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/validation-on-a-synced-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 Microsoft 365 或 Google Workspace 同步過來的會議室，預約要通過兩道檢查，順序
 是固定的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -167,51 +167,51 @@
         <w:t xml:space="preserve">把會議室信箱設成自動接受邀請</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，供應商就會當場回覆。預約就此確定，Offision 不會
 再對它套用政策 —— 答案已經給出去了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保持關閉，邀請就會等著。預約會停在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等待系統確認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 已經提出，還沒有收到回應
 —— Offision 在這段時間檢查政策，然後代表會議室回覆。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdyd9xmehwaqcwidbow3g">
+      <w:hyperlink w:history="1" r:id="rIdlyo4huscqnrjs8zfinyzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約狀態代表什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你要哪一種</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -381,51 +381,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">否則在 Outlook 訂的預約不會套用政策，只有在 Offision 訂的才守規則</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室需要批核、信箱卻自動接受時，主辦人還可能收到兩封：供應商發出的接受，以及
 規則或審批人說「不」之後 Offision 發出的拒絕。要分辨這兩封，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdegrtrbddqfyfktqywielm">
+      <w:hyperlink w:history="1" r:id="rIdxuayama2k1tnz18srsidv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">拒絕郵件是
 Microsoft 365 寄來的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">等待審批的期間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -480,51 +480,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等待期間由會議室在 Outlook 回覆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。關掉它，押住時段的那次接受
 就會安靜地送出：時段照樣押著，但在審批人真的批准之前，主辦人什麼都收不到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這些不會改變:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 誰可以批核、什麼需要批核、沒人回應的請求能撐多久，都是政策自己的設定 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsfp-ksnbgg10phl-y3znv">
+      <w:hyperlink w:history="1" r:id="rIdas9ptljvanwjujzzx5gpf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約會議室前先經過批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。供應商
 那一道檢查也不會變：因為撞時間而拒絕會議的會議室，在 Offision 收到消息之前就拒絕了。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -956,51 +956,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeqmumydyrgjk9chrow9ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdsdyd9xmehwaqcwidbow3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdegrtrbddqfyfktqywielm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsfp-ksnbgg10phl-y3znv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgy81mdz9umo7s3wq2hogo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/validation-on-a-synced-room/" TargetMode="External"/><Relationship Id="rIdlyo4huscqnrjs8zfinyzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdxuayama2k1tnz18srsidv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdas9ptljvanwjujzzx5gpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Outlook 或 Google 會議室的預約如何驗證</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>