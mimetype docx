--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一間會議室有兩個預約重疊</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">管理日曆在同一間會議室的同一時間顯示兩個區塊，或有人說會議室被搶走了。Offision 在每個 入口都會拒絕真正的重疊，所以這是六種看起來像重疊的情況之一——沒有保留時段的待批核申請、 組合會議室的鏡像區塊、僅警告的暫停服務、釋放了會議室的未報到，或準備時間。</w:t>
+        <w:t xml:space="preserve">管理日曆在同一間會議室的同一時間顯示兩個區塊，或有人說會議室被搶走了。Offision 在每個入口都會拒絕真正的重疊，所以這是六種看起來像重疊的情況之一——沒有保留時段的待批核申請、組合會議室的鏡像區塊、僅警告的暫停服務、釋放了會議室的未報到，或準備時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsr-cmwdjymi5hpxzmzcjs">
+      <w:hyperlink w:history="1" r:id="rIdp9huohhe64pb7sqpztvrr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/two-bookings-overlap-on-the-same-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">第二個區塊到底是不是預約？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 按一下它。預約會開出詳細資料，有主辦人和狀態。標示</w:t>
@@ -243,51 +243,51 @@
         <w:t xml:space="preserve">選擇要拒絕或保留為待定的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——列出同一時間的其他申請。批准一個，
 其餘就必須拒絕；再批准第二個會以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">此時段與其他預約衝突。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 失敗。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果佇列讓人混淆，把規則切換到會保留時段的那一種，第二位申請者會立刻被告知，而不是幾天
 之後。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr3azfgjoybmlhkq3uhygs">
+      <w:hyperlink w:history="1" r:id="rIdnhzk8uxpwicongrobqi9h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求會議室預約先經批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="approval-hold-slot-policy-zh-hant" descr="規則的批核頁：保留時段的做法是「需要預約批核」下方的開關。" title="規則的批核頁：保留時段的做法是「需要預約批核」下方的開關。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -404,51 +404,51 @@
         </w:rPr>
         <w:t xml:space="preserve">合併</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，組成房間被預約時在組合會議室
 的欄位顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分拆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。那是同一個預約從另一欄看到的樣子，不是第二個預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">組成房間和整間之間真正的重疊會像其他情況一樣被拒絕。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy-yle8hobtnnd-bl188br">
+      <w:hyperlink w:history="1" r:id="rIdvga9qfq7qatmlekbmx0le">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把兩間會議室合併成一間可預約
 的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 一段暫停服務時間和預約重疊</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -502,97 +502,97 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">時段是在預約</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已經存在之後</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">才加上去的。加上暫停服務時，如果規則有設定就會寄信給
 主辦人，其他什麼都不做——預約會留到有人搬移或取消為止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論哪一種，都沒有重複預約；只是會議室關閉了，而有人的預約落在關閉期間內。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn1kjiph1ef-jbxuwlc9ai">
+      <w:hyperlink w:history="1" r:id="rIdwi2u2wm4rd1c4nn_qkinc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓會議室暫停
 服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">說明這兩個開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — 未報到或提早退房釋放了會議室，而某個畫面還沒跟上</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約因未報到被釋放，或主辦人提早退房時，它的結束時間會被截到那一刻，剩下的時段立即可以
 預約。有人訂了它，於是會議室現在真的有兩個背對背的預約——被截短的那個和新的那個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還沒更新的面板、Outlook 日曆或瀏覽器分頁仍然以原本的長度顯示原本的區塊，這就是典型的
 「我還在用，會議室就被搶走了」回報。開啟第一個預約：它的結束時間是釋放的那一刻，不是
 原本預約的時間。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7g0etcimmsoxknews6ncp">
+      <w:hyperlink w:history="1" r:id="rIdowvlrkmr5bovc6vrkcrsg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">報到與未報到如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 6 — 第二個區塊是服務的準備時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1200,51 +1200,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsr-cmwdjymi5hpxzmzcjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdr3azfgjoybmlhkq3uhygs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdy-yle8hobtnnd-bl188br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdn1kjiph1ef-jbxuwlc9ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7g0etcimmsoxknews6ncp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01d930695a3350e8838efd339fee7e74730cb6d9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp9huohhe64pb7sqpztvrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdnhzk8uxpwicongrobqi9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdvga9qfq7qatmlekbmx0le" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdwi2u2wm4rd1c4nn_qkinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdowvlrkmr5bovc6vrkcrsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e992328fd9124dd75d2f28075e3ba9b662b0cf9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>同一間會議室有兩個預約重疊</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>