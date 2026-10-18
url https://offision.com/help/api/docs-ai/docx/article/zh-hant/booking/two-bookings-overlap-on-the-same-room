--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp9huohhe64pb7sqpztvrr">
+      <w:hyperlink w:history="1" r:id="rId7zbth8rpp2pz7su5ajod4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/two-bookings-overlap-on-the-same-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">第二個區塊到底是不是預約？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 按一下它。預約會開出詳細資料，有主辦人和狀態。標示</w:t>
@@ -243,51 +243,51 @@
         <w:t xml:space="preserve">選擇要拒絕或保留為待定的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——列出同一時間的其他申請。批准一個，
 其餘就必須拒絕；再批准第二個會以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">此時段與其他預約衝突。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 失敗。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果佇列讓人混淆，把規則切換到會保留時段的那一種，第二位申請者會立刻被告知，而不是幾天
 之後。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnhzk8uxpwicongrobqi9h">
+      <w:hyperlink w:history="1" r:id="rId4pfnun5-39dphjv8hexht">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求會議室預約先經批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="approval-hold-slot-policy-zh-hant" descr="規則的批核頁：保留時段的做法是「需要預約批核」下方的開關。" title="規則的批核頁：保留時段的做法是「需要預約批核」下方的開關。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -404,51 +404,51 @@
         </w:rPr>
         <w:t xml:space="preserve">合併</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，組成房間被預約時在組合會議室
 的欄位顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分拆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。那是同一個預約從另一欄看到的樣子，不是第二個預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">組成房間和整間之間真正的重疊會像其他情況一樣被拒絕。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvga9qfq7qatmlekbmx0le">
+      <w:hyperlink w:history="1" r:id="rIdov-r2ykh-sim6n__h76qh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把兩間會議室合併成一間可預約
 的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 一段暫停服務時間和預約重疊</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -502,97 +502,97 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">時段是在預約</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已經存在之後</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">才加上去的。加上暫停服務時，如果規則有設定就會寄信給
 主辦人，其他什麼都不做——預約會留到有人搬移或取消為止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論哪一種，都沒有重複預約；只是會議室關閉了，而有人的預約落在關閉期間內。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwi2u2wm4rd1c4nn_qkinc">
+      <w:hyperlink w:history="1" r:id="rIdlyplfb9j_xda7129rxezc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓會議室暫停
 服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">說明這兩個開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — 未報到或提早退房釋放了會議室，而某個畫面還沒跟上</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約因未報到被釋放，或主辦人提早退房時，它的結束時間會被截到那一刻，剩下的時段立即可以
 預約。有人訂了它，於是會議室現在真的有兩個背對背的預約——被截短的那個和新的那個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還沒更新的面板、Outlook 日曆或瀏覽器分頁仍然以原本的長度顯示原本的區塊，這就是典型的
 「我還在用，會議室就被搶走了」回報。開啟第一個預約：它的結束時間是釋放的那一刻，不是
 原本預約的時間。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowvlrkmr5bovc6vrkcrsg">
+      <w:hyperlink w:history="1" r:id="rIdlotffmccodepjkev4r6g7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">報到與未報到如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 6 — 第二個區塊是服務的準備時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1200,51 +1200,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp9huohhe64pb7sqpztvrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdnhzk8uxpwicongrobqi9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdvga9qfq7qatmlekbmx0le" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdwi2u2wm4rd1c4nn_qkinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdowvlrkmr5bovc6vrkcrsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e992328fd9124dd75d2f28075e3ba9b662b0cf9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7zbth8rpp2pz7su5ajod4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rId4pfnun5-39dphjv8hexht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdov-r2ykh-sim6n__h76qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdlyplfb9j_xda7129rxezc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdlotffmccodepjkev4r6g7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6810fd06ae61ae168c8fdc99f603442da0ba316c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>同一間會議室有兩個預約重疊</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>