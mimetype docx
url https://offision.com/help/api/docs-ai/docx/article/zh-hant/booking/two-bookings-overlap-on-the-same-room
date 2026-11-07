--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7zbth8rpp2pz7su5ajod4">
+      <w:hyperlink w:history="1" r:id="rIdz87gid_fbeb8spfud5i8_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/two-bookings-overlap-on-the-same-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">第二個區塊到底是不是預約？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 按一下它。預約會開出詳細資料，有主辦人和狀態。標示</w:t>
@@ -243,51 +243,51 @@
         <w:t xml:space="preserve">選擇要拒絕或保留為待定的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——列出同一時間的其他申請。批准一個，
 其餘就必須拒絕；再批准第二個會以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">此時段與其他預約衝突。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 失敗。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果佇列讓人混淆，把規則切換到會保留時段的那一種，第二位申請者會立刻被告知，而不是幾天
 之後。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4pfnun5-39dphjv8hexht">
+      <w:hyperlink w:history="1" r:id="rIdgq2h83halpgr7lplwx0nv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求會議室預約先經批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="approval-hold-slot-policy-zh-hant" descr="規則的批核頁：保留時段的做法是「需要預約批核」下方的開關。" title="規則的批核頁：保留時段的做法是「需要預約批核」下方的開關。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -404,51 +404,51 @@
         </w:rPr>
         <w:t xml:space="preserve">合併</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，組成房間被預約時在組合會議室
 的欄位顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分拆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。那是同一個預約從另一欄看到的樣子，不是第二個預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">組成房間和整間之間真正的重疊會像其他情況一樣被拒絕。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdov-r2ykh-sim6n__h76qh">
+      <w:hyperlink w:history="1" r:id="rIdzeb63oupfuq23rk9spljo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把兩間會議室合併成一間可預約
 的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 一段暫停服務時間和預約重疊</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -502,97 +502,97 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">時段是在預約</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已經存在之後</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">才加上去的。加上暫停服務時，如果規則有設定就會寄信給
 主辦人，其他什麼都不做——預約會留到有人搬移或取消為止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論哪一種，都沒有重複預約；只是會議室關閉了，而有人的預約落在關閉期間內。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlyplfb9j_xda7129rxezc">
+      <w:hyperlink w:history="1" r:id="rIdf7kiat6_jdwcpqpxdxge_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓會議室暫停
 服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">說明這兩個開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — 未報到或提早退房釋放了會議室，而某個畫面還沒跟上</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約因未報到被釋放，或主辦人提早退房時，它的結束時間會被截到那一刻，剩下的時段立即可以
 預約。有人訂了它，於是會議室現在真的有兩個背對背的預約——被截短的那個和新的那個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還沒更新的面板、Outlook 日曆或瀏覽器分頁仍然以原本的長度顯示原本的區塊，這就是典型的
 「我還在用，會議室就被搶走了」回報。開啟第一個預約：它的結束時間是釋放的那一刻，不是
 原本預約的時間。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlotffmccodepjkev4r6g7">
+      <w:hyperlink w:history="1" r:id="rIdlxujy4ksnlb7y4h2mg0iz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">報到與未報到如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 6 — 第二個區塊是服務的準備時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -1200,51 +1200,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7zbth8rpp2pz7su5ajod4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rId4pfnun5-39dphjv8hexht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdov-r2ykh-sim6n__h76qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdlyplfb9j_xda7129rxezc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdlotffmccodepjkev4r6g7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6810fd06ae61ae168c8fdc99f603442da0ba316c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz87gid_fbeb8spfud5i8_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/two-bookings-overlap-on-the-same-room/" TargetMode="External"/><Relationship Id="rIdgq2h83halpgr7lplwx0nv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdzeb63oupfuq23rk9spljo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdf7kiat6_jdwcpqpxdxge_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdlxujy4ksnlb7y4h2mg0iz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6810fd06ae61ae168c8fdc99f603442da0ba316c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>同一間會議室有兩個預約重疊</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>