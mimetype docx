--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓佈局的選擇變成佈置工作</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把佈局連結到預約服務，讓有人挑選時自動下單佈置、在搬桌椅期間封鎖房間，並把工作 送到負責的人面前。</w:t>
+        <w:t xml:space="preserve">把佈局連結到預約服務，讓有人挑選時自動下單佈置、在搬桌椅期間封鎖房間，並把工作送到負責的人面前。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9vaz73am4qd0nf39clrre">
+      <w:hyperlink w:history="1" r:id="rIdzza2ksklkawqu6uuqrjpg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/turn-a-room-layout-into-a-setup-job/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="layout-to-setup-job-zh-hant" descr="會議前的三十分鐘，屬於負責搬桌椅的人。" title="會議前的三十分鐘，屬於負責搬桌椅的人。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,64 +152,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 必須已經有一項</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt9n1ysg_xp62xebybmxrq">
+      <w:hyperlink w:history="1" r:id="rId386udnkuzwjwm2vfnj3ws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立可以隨預約訂購的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；
 也必須已經有一組佈局，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5amx8bmwq3h5pjj94uood">
+      <w:hyperlink w:history="1" r:id="rIdsiflalz5c5i693qlm2swl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓預約時可以挑選房間佈局</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">佈局本身只是預約上的一則註記：它說明房間該怎麼擺，就到此為止。把它連結到服務，才會
 變成工作。那項服務會像主辦人自己訂購一樣出現在預約上，進入和茶水、清潔同一個佇列，
 也一樣佔用房間的時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -523,51 +523,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">還在挑選的時候，就看得到這個佈局要花掉房間多少時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此預約可能因為和會議本身無關的理由被拒絕：前面那半小時已經被另一場會議佔用、已經
 超過該服務的最後落單時間，或是佈置的時段落在人員上班時間之外。如果會議一場接一場是
 常態，就在服務上開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連續預約免除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——它的作用見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0s2s1wpvr0bgbvucfoxul">
+      <w:hyperlink w:history="1" r:id="rIdxia4z7mnmsrqc54exzd_y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立可以隨預約訂購的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——否則不管家具需不需要動，這個房間的每一場會議都要付掉半小時不能預約的時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 知道連結服務會一併帶進什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1296,51 +1296,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9vaz73am4qd0nf39clrre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdt9n1ysg_xp62xebybmxrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId5amx8bmwq3h5pjj94uood" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rId0s2s1wpvr0bgbvucfoxul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb8317791ed62ee738dac17d03769ffe6dd1296f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32925032c13ec7109b6d5f0eae2094cd266bb69a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc41c4aba85fb97e6030f61d0adf50bd0c403566.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d4f47e6d8146a5540aae243b8239c7c4b21bbe2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzza2ksklkawqu6uuqrjpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId386udnkuzwjwm2vfnj3ws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdsiflalz5c5i693qlm2swl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdxia4z7mnmsrqc54exzd_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb8317791ed62ee738dac17d03769ffe6dd1296f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32925032c13ec7109b6d5f0eae2094cd266bb69a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc41c4aba85fb97e6030f61d0adf50bd0c403566.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d4f47e6d8146a5540aae243b8239c7c4b21bbe2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓佈局的選擇變成佈置工作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>