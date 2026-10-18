--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzza2ksklkawqu6uuqrjpg">
+      <w:hyperlink w:history="1" r:id="rIdwwctip6fcqcrlzmqjewbn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/turn-a-room-layout-into-a-setup-job/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="layout-to-setup-job-zh-hant" descr="會議前的三十分鐘，屬於負責搬桌椅的人。" title="會議前的三十分鐘，屬於負責搬桌椅的人。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,64 +152,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 必須已經有一項</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId386udnkuzwjwm2vfnj3ws">
+      <w:hyperlink w:history="1" r:id="rIdjqsmjkvjuynu9_lolmskr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立可以隨預約訂購的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；
 也必須已經有一組佈局，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsiflalz5c5i693qlm2swl">
+      <w:hyperlink w:history="1" r:id="rIdp3dmnsyqdllcvbxjuuz3z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓預約時可以挑選房間佈局</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">佈局本身只是預約上的一則註記：它說明房間該怎麼擺，就到此為止。把它連結到服務，才會
 變成工作。那項服務會像主辦人自己訂購一樣出現在預約上，進入和茶水、清潔同一個佇列，
 也一樣佔用房間的時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -523,51 +523,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">還在挑選的時候，就看得到這個佈局要花掉房間多少時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此預約可能因為和會議本身無關的理由被拒絕：前面那半小時已經被另一場會議佔用、已經
 超過該服務的最後落單時間，或是佈置的時段落在人員上班時間之外。如果會議一場接一場是
 常態，就在服務上開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連續預約免除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——它的作用見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxia4z7mnmsrqc54exzd_y">
+      <w:hyperlink w:history="1" r:id="rIdoppy4-lyrko0_w-vixrwq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立可以隨預約訂購的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——否則不管家具需不需要動，這個房間的每一場會議都要付掉半小時不能預約的時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 知道連結服務會一併帶進什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1296,51 +1296,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzza2ksklkawqu6uuqrjpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId386udnkuzwjwm2vfnj3ws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdsiflalz5c5i693qlm2swl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdxia4z7mnmsrqc54exzd_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb8317791ed62ee738dac17d03769ffe6dd1296f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32925032c13ec7109b6d5f0eae2094cd266bb69a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc41c4aba85fb97e6030f61d0adf50bd0c403566.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d4f47e6d8146a5540aae243b8239c7c4b21bbe2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwwctip6fcqcrlzmqjewbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdjqsmjkvjuynu9_lolmskr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdp3dmnsyqdllcvbxjuuz3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdoppy4-lyrko0_w-vixrwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2ea5ba357b52eede89aef798c159b499f4001f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0f924d4bb22c1bc4fe58d0676b7f768929afa93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ac2291358a78ea28975f75df89d6bded2a4f00f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02c999a08c898a353bb550d333de694d18fa1ec3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓佈局的選擇變成佈置工作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>