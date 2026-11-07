--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwwctip6fcqcrlzmqjewbn">
+      <w:hyperlink w:history="1" r:id="rIdgbzerjp-eab9s5crev-mw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/turn-a-room-layout-into-a-setup-job/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="layout-to-setup-job-zh-hant" descr="會議前的三十分鐘，屬於負責搬桌椅的人。" title="會議前的三十分鐘，屬於負責搬桌椅的人。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,64 +152,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 必須已經有一項</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjqsmjkvjuynu9_lolmskr">
+      <w:hyperlink w:history="1" r:id="rIdfglyffynled7vc77gbq34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立可以隨預約訂購的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；
 也必須已經有一組佈局，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp3dmnsyqdllcvbxjuuz3z">
+      <w:hyperlink w:history="1" r:id="rIdzl4sxpmo-4ypx1pzo2acp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓預約時可以挑選房間佈局</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">佈局本身只是預約上的一則註記：它說明房間該怎麼擺，就到此為止。把它連結到服務，才會
 變成工作。那項服務會像主辦人自己訂購一樣出現在預約上，進入和茶水、清潔同一個佇列，
 也一樣佔用房間的時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -523,51 +523,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">還在挑選的時候，就看得到這個佈局要花掉房間多少時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此預約可能因為和會議本身無關的理由被拒絕：前面那半小時已經被另一場會議佔用、已經
 超過該服務的最後落單時間，或是佈置的時段落在人員上班時間之外。如果會議一場接一場是
 常態，就在服務上開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連續預約免除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——它的作用見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoppy4-lyrko0_w-vixrwq">
+      <w:hyperlink w:history="1" r:id="rIdurbdddoskub9i1qxisk4y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立可以隨預約訂購的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——否則不管家具需不需要動，這個房間的每一場會議都要付掉半小時不能預約的時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 知道連結服務會一併帶進什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1296,51 +1296,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwwctip6fcqcrlzmqjewbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdjqsmjkvjuynu9_lolmskr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdp3dmnsyqdllcvbxjuuz3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdoppy4-lyrko0_w-vixrwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2ea5ba357b52eede89aef798c159b499f4001f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0f924d4bb22c1bc4fe58d0676b7f768929afa93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ac2291358a78ea28975f75df89d6bded2a4f00f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02c999a08c898a353bb550d333de694d18fa1ec3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgbzerjp-eab9s5crev-mw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdfglyffynled7vc77gbq34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdzl4sxpmo-4ypx1pzo2acp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdurbdddoskub9i1qxisk4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2ea5ba357b52eede89aef798c159b499f4001f1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0f924d4bb22c1bc4fe58d0676b7f768929afa93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ac2291358a78ea28975f75df89d6bded2a4f00f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02c999a08c898a353bb550d333de694d18fa1ec3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓佈局的選擇變成佈置工作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>