--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定預約在日曆上長什麼樣的三件事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約卡片的顏色來自預約目的，內容行來自你排的清單，左側邊框兩者都不是。 其中同事真正看得到的是哪一項，正是最多人搞錯的地方。</w:t>
+        <w:t xml:space="preserve">預約卡片的顏色來自預約目的，內容行來自你排的清單，左側邊框兩者都不是。其中同事真正看得到的是哪一項，正是最多人搞錯的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvsiai5ie93kk5q5_jx_di">
+      <w:hyperlink w:history="1" r:id="rIdlrxjv5njrdl5as6b6krn5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/tell-bookings-apart-at-a-glance/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在二十個人共用的樓層打開預約日曆，看到的是一面平板的牆。每個區塊一樣大，大部分是同一種灰，
 不逐一打開就分不出哪個是每週站立會議、哪個是客戶簡報。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -422,51 +422,51 @@
       <w:r>
         <w:t xml:space="preserve">
 比區塊高的卡片，就是會失去最後幾行。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">欄位內容</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">旁邊會印出</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">約可顯示 N 行</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的提示，
 原因正在於此 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw7qspb4i8mnqug6yu-m2c">
+      <w:hyperlink w:history="1" r:id="rIdbehfc8pfe7qdfolu12rkt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">顯示密度與隱私</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩個日曆，而且規則並不一致</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大家用來預約的格線，和管理頁面自己的日曆，是在不同畫面上設定的；而兩者之間確實有一條規則不同：
@@ -576,83 +576,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不控制什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰看得到一筆預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 隱藏主題只是顯示上的選擇；某人不能預約的會議室，
 是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4lzcqojf1lxkwawdz9gqp">
+      <w:hyperlink w:history="1" r:id="rIdfilirff9snmz7-oqv1bin">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">團隊空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約目的對預約做了什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它的表格、審批和規則都在預約目的本身設定 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjh3z_kcciaixgud8o3chm">
+      <w:hyperlink w:history="1" r:id="rIdpbdcjwxmzgc3lpx_w8ubt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約目的會改變什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1117,51 +1117,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvsiai5ie93kk5q5_jx_di" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdw7qspb4i8mnqug6yu-m2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId4lzcqojf1lxkwawdz9gqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdjh3z_kcciaixgud8o3chm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ff499be39eaecde458957ca69bb2cc1891759ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1810dbb98b735f3369de8efcdd76d27635c39617.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/735f521dc45e1cd03421157c1ca6f4f5f1191ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b5d1bd99c6a191abe2ce23530e3e1fd0f264925.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlrxjv5njrdl5as6b6krn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdbehfc8pfe7qdfolu12rkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdfilirff9snmz7-oqv1bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdpbdcjwxmzgc3lpx_w8ubt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ff499be39eaecde458957ca69bb2cc1891759ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1810dbb98b735f3369de8efcdd76d27635c39617.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/735f521dc45e1cd03421157c1ca6f4f5f1191ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b5d1bd99c6a191abe2ce23530e3e1fd0f264925.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>決定預約在日曆上長什麼樣的三件事</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>