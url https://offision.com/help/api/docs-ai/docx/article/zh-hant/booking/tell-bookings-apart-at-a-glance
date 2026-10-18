--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrxjv5njrdl5as6b6krn5">
+      <w:hyperlink w:history="1" r:id="rId5hy0mk0rp6lvsw8d_zcj5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/tell-bookings-apart-at-a-glance/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在二十個人共用的樓層打開預約日曆，看到的是一面平板的牆。每個區塊一樣大，大部分是同一種灰，
 不逐一打開就分不出哪個是每週站立會議、哪個是客戶簡報。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -422,51 +422,51 @@
       <w:r>
         <w:t xml:space="preserve">
 比區塊高的卡片，就是會失去最後幾行。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">欄位內容</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">旁邊會印出</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">約可顯示 N 行</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的提示，
 原因正在於此 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbehfc8pfe7qdfolu12rkt">
+      <w:hyperlink w:history="1" r:id="rIdkxkljkof47gpbxfvlx0oh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">顯示密度與隱私</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩個日曆，而且規則並不一致</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大家用來預約的格線，和管理頁面自己的日曆，是在不同畫面上設定的；而兩者之間確實有一條規則不同：
@@ -576,83 +576,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不控制什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰看得到一筆預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 隱藏主題只是顯示上的選擇；某人不能預約的會議室，
 是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfilirff9snmz7-oqv1bin">
+      <w:hyperlink w:history="1" r:id="rIdp_p9hgkst7aczk283lg47">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">團隊空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約目的對預約做了什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它的表格、審批和規則都在預約目的本身設定 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbdcjwxmzgc3lpx_w8ubt">
+      <w:hyperlink w:history="1" r:id="rIdwear2ovyixvc5j78ccmuq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約目的會改變什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1117,51 +1117,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlrxjv5njrdl5as6b6krn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdbehfc8pfe7qdfolu12rkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdfilirff9snmz7-oqv1bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdpbdcjwxmzgc3lpx_w8ubt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ff499be39eaecde458957ca69bb2cc1891759ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1810dbb98b735f3369de8efcdd76d27635c39617.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/735f521dc45e1cd03421157c1ca6f4f5f1191ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b5d1bd99c6a191abe2ce23530e3e1fd0f264925.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5hy0mk0rp6lvsw8d_zcj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdkxkljkof47gpbxfvlx0oh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdp_p9hgkst7aczk283lg47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwear2ovyixvc5j78ccmuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90ba3c24b4cd12c40f957942ede281d82c41ec9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69b0ba93fd024a9a5c645e047c9dd52601ff6d99.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c19fa2f967cc222ddf926953861dcd7af7fb82a8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f846937a292289e1fa34d9baad87fcca4056a83.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>決定預約在日曆上長什麼樣的三件事</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>