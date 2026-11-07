--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5hy0mk0rp6lvsw8d_zcj5">
+      <w:hyperlink w:history="1" r:id="rIdwezwuvruexrqqkk2akzuf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/tell-bookings-apart-at-a-glance/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在二十個人共用的樓層打開預約日曆，看到的是一面平板的牆。每個區塊一樣大，大部分是同一種灰，
 不逐一打開就分不出哪個是每週站立會議、哪個是客戶簡報。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -422,51 +422,51 @@
       <w:r>
         <w:t xml:space="preserve">
 比區塊高的卡片，就是會失去最後幾行。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">欄位內容</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">旁邊會印出</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">約可顯示 N 行</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的提示，
 原因正在於此 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkxkljkof47gpbxfvlx0oh">
+      <w:hyperlink w:history="1" r:id="rIdx8vxabqp1usbizvita8fl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">顯示密度與隱私</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩個日曆，而且規則並不一致</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大家用來預約的格線，和管理頁面自己的日曆，是在不同畫面上設定的；而兩者之間確實有一條規則不同：
@@ -576,83 +576,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不控制什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰看得到一筆預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 隱藏主題只是顯示上的選擇；某人不能預約的會議室，
 是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp_p9hgkst7aczk283lg47">
+      <w:hyperlink w:history="1" r:id="rIdamzmmxofetr0ovnz44cna">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">團隊空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約目的對預約做了什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它的表格、審批和規則都在預約目的本身設定 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwear2ovyixvc5j78ccmuq">
+      <w:hyperlink w:history="1" r:id="rIdc0_uprbctma8gcoyqrtpl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約目的會改變什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1117,51 +1117,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5hy0mk0rp6lvsw8d_zcj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdkxkljkof47gpbxfvlx0oh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdp_p9hgkst7aczk283lg47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwear2ovyixvc5j78ccmuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90ba3c24b4cd12c40f957942ede281d82c41ec9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69b0ba93fd024a9a5c645e047c9dd52601ff6d99.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c19fa2f967cc222ddf926953861dcd7af7fb82a8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f846937a292289e1fa34d9baad87fcca4056a83.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwezwuvruexrqqkk2akzuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdx8vxabqp1usbizvita8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdamzmmxofetr0ovnz44cna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdc0_uprbctma8gcoyqrtpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90ba3c24b4cd12c40f957942ede281d82c41ec9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69b0ba93fd024a9a5c645e047c9dd52601ff6d99.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c19fa2f967cc222ddf926953861dcd7af7fb82a8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f846937a292289e1fa34d9baad87fcca4056a83.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>決定預約在日曆上長什麼樣的三件事</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>