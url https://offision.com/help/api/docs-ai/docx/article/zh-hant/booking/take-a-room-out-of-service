--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">將會議室設為暫停服務</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">因維修、保養或包場，在固定時段關閉會議室或辦公桌。 此時段可以直接拒絕重疊的預約，也可以只顯示警告仍允許預約， 並且能以電郵通知已經預約的人。</w:t>
+        <w:t xml:space="preserve">因維修、保養或包場，在固定時段關閉會議室或辦公桌。此時段可以直接拒絕重疊的預約，也可以只顯示警告仍允許預約，並且能以電郵通知已經預約的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjipmezpdr8_uxx8e47uel">
+      <w:hyperlink w:history="1" r:id="rId8igxrmbx_qmazl-ffkvcs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/take-a-room-out-of-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">正在裝修的會議室、螢幕送修的辦公桌、交給承包商兩週的實驗室 — 對 Offision 來說
 都是同一件事：資源上的一段</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">暫停服務時間</w:t>
@@ -109,51 +109,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在設定之前值得先知道的是：一段暫停服務時間不一定會擋住任何人。重疊的預約是被
 拒絕，還是只被標示出來，由一個開關決定，而這兩者對想預約的人來說差別很大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 您需要預約管理權限，而且該會議室或辦公桌必須已經存在 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw3smjsid5jhbo05abu1wt">
+      <w:hyperlink w:history="1" r:id="rIdwfeuzyonktdqprz77s2zn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟日曆，點擊會議室名稱</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2077,107 +2077,107 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時段不會重複。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有週期性設定：每週五下午關閉的會議室，每一個週五都需要
 一個時段。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">既有的預約會留著。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定封鎖時段不會取消已經在會議室裡的預約，只會擋下新的。
 移動它們是另一件工作 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrla-9v-htau_nh4nqrvy">
+      <w:hyperlink w:history="1" r:id="rIdpgt5vbzydicb-lxwa7uno">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在管理日曆上移動預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這不是讓資源退役的做法。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 永久退出的會議室應該在資源本身的預約設定中關閉，
 而不是給它一段延伸到明年的時段 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeulayopyig-ryklkdjbpv">
+      <w:hyperlink w:history="1" r:id="rIdkaw5jrhvvnt5bhkmu2p0d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵開關是共用的。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它們位於預約規則上，因此對該規則涵蓋的每一個資源都有效；
 若一個資源同時符合多條規則，只要其中一條開啟就足以送出電郵 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb4jzp59nzsgp3hqxdcca5">
+      <w:hyperlink w:history="1" r:id="rIdueai9nlxclvenv-yelheo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2602,51 +2602,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjipmezpdr8_uxx8e47uel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdw3smjsid5jhbo05abu1wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdkrla-9v-htau_nh4nqrvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdeulayopyig-ryklkdjbpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdb4jzp59nzsgp3hqxdcca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a17e50cfca5b572c79d335ef3acf0aa160deaa99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a312987c6e1e803e648b16772815630e3ac5659.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eacefc2d57583c37afc8d225ba31dc79447711ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b47e9f5d507c2e1341c439e08b01dabd3d75f987.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95fa0fdd91da48a46484712d8fca0940ab2d950e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d55b12852a4b3573c0a1e1b8f78aa2cd94a78ca0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db85ae8a7f463d43c3fb4fa67da1d3dff42078c7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b8aba430dbce71a51bb3425a9b9071e83fb285d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0ecec1dd59e901f4169edb94fc597d01b04b7f2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/918a5519fb6e292c627de30df1931422628d6a1f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/990bae9cf5ef25eec7bf35e7b211593c9f5cd237.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8igxrmbx_qmazl-ffkvcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdwfeuzyonktdqprz77s2zn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdpgt5vbzydicb-lxwa7uno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdkaw5jrhvvnt5bhkmu2p0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdueai9nlxclvenv-yelheo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a17e50cfca5b572c79d335ef3acf0aa160deaa99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a312987c6e1e803e648b16772815630e3ac5659.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eacefc2d57583c37afc8d225ba31dc79447711ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b47e9f5d507c2e1341c439e08b01dabd3d75f987.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95fa0fdd91da48a46484712d8fca0940ab2d950e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d55b12852a4b3573c0a1e1b8f78aa2cd94a78ca0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19026742b0dd8fc1aaf1fcf2bfe6bfcbeae8f4b4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b8aba430dbce71a51bb3425a9b9071e83fb285d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0ecec1dd59e901f4169edb94fc597d01b04b7f2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/918a5519fb6e292c627de30df1931422628d6a1f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/990bae9cf5ef25eec7bf35e7b211593c9f5cd237.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將會議室設為暫停服務</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>