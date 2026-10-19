--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8igxrmbx_qmazl-ffkvcs">
+      <w:hyperlink w:history="1" r:id="rIdxpjp7ijaavtls_55fu2zx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/take-a-room-out-of-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">正在裝修的會議室、螢幕送修的辦公桌、交給承包商兩週的實驗室 — 對 Offision 來說
 都是同一件事：資源上的一段</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">暫停服務時間</w:t>
@@ -109,51 +109,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在設定之前值得先知道的是：一段暫停服務時間不一定會擋住任何人。重疊的預約是被
 拒絕，還是只被標示出來，由一個開關決定，而這兩者對想預約的人來說差別很大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 您需要預約管理權限，而且該會議室或辦公桌必須已經存在 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfeuzyonktdqprz77s2zn">
+      <w:hyperlink w:history="1" r:id="rIdptnifl1wa2kyimahxog8i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟日曆，點擊會議室名稱</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2077,107 +2077,107 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時段不會重複。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有週期性設定：每週五下午關閉的會議室，每一個週五都需要
 一個時段。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">既有的預約會留著。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定封鎖時段不會取消已經在會議室裡的預約，只會擋下新的。
 移動它們是另一件工作 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgt5vbzydicb-lxwa7uno">
+      <w:hyperlink w:history="1" r:id="rIdre3gnt1rgavvszwbea4cs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在管理日曆上移動預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這不是讓資源退役的做法。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 永久退出的會議室應該在資源本身的預約設定中關閉，
 而不是給它一段延伸到明年的時段 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkaw5jrhvvnt5bhkmu2p0d">
+      <w:hyperlink w:history="1" r:id="rIdzftdpj2epy_laqc3pksbm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電郵開關是共用的。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它們位於預約規則上，因此對該規則涵蓋的每一個資源都有效；
 若一個資源同時符合多條規則，只要其中一條開啟就足以送出電郵 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdueai9nlxclvenv-yelheo">
+      <w:hyperlink w:history="1" r:id="rIdo2h0b1a8tin1apx-080bl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2602,51 +2602,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8igxrmbx_qmazl-ffkvcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdwfeuzyonktdqprz77s2zn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdpgt5vbzydicb-lxwa7uno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdkaw5jrhvvnt5bhkmu2p0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdueai9nlxclvenv-yelheo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a17e50cfca5b572c79d335ef3acf0aa160deaa99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a312987c6e1e803e648b16772815630e3ac5659.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eacefc2d57583c37afc8d225ba31dc79447711ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b47e9f5d507c2e1341c439e08b01dabd3d75f987.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95fa0fdd91da48a46484712d8fca0940ab2d950e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d55b12852a4b3573c0a1e1b8f78aa2cd94a78ca0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19026742b0dd8fc1aaf1fcf2bfe6bfcbeae8f4b4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b8aba430dbce71a51bb3425a9b9071e83fb285d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0ecec1dd59e901f4169edb94fc597d01b04b7f2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/918a5519fb6e292c627de30df1931422628d6a1f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/990bae9cf5ef25eec7bf35e7b211593c9f5cd237.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxpjp7ijaavtls_55fu2zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdptnifl1wa2kyimahxog8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdre3gnt1rgavvszwbea4cs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdzftdpj2epy_laqc3pksbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdo2h0b1a8tin1apx-080bl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a2bcecba91902ac2799cf809761c7697ff6a964.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/deb97a2bd24a035f0cf3b0f6bfda6e8df8d4423b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d50be8809ad3fadf75c02bcf2dbbf3415f0b387a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7690e04fb3d6f347c2996b3607f11f9fa7e944e5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4af4ee5ea3674539a18bf4e53c0ab587034022f9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/983cdb75708cefbd6e83f9596e21b43e683f3011.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5c51bf479a8813f13ad42bcbfa1fe6dee1ba0a2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36c941e79759217dc62f5d91eb66a53a63e70ee4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8cf76b65701a518c66ebd8c154d830533230a3c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5cf698f2f374022b6908e0f4055598b80699cc7f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c3db5bc5844ab1e3bf879404ed8554c8569f111.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將會議室設為暫停服務</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>