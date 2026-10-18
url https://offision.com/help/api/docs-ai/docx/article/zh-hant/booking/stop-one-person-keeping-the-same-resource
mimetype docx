--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytspd5qossim4wncoy-7l">
+      <w:hyperlink w:history="1" r:id="rId5uqkvo0lgfa-4r0tlh_fw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/stop-one-person-keeping-the-same-resource/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一個人天天佔著同一個位子不放；或是把專案會議室整週訂走、把那個好停的車位長期霸住、把攝影器材一直留在手上。這並不是系統壞了：共享資源本來就人人可訂，誰訂得早、訂得勤，東西就是誰的。預約規則裡有兩條可以改變這件事，而且兩條都設在資源所使用的規則上，不是針對某個人或某一項資源——所以同樣一組設定，辦公桌、會議室、設備和車位都適用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -306,51 +306,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">允許用戶創建重複的預約，下面是僅限現場預約——這一頁上決定資源能不能提前訂走的兩個開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">已經建立的重複預約會保留，這個開關只擋新的。辦公桌和設備關掉的代價最小，因為這類預約本來就是以「一天」為單位，不是固定的例行安排；會議室則要真的權衡一下，可以搭配缺席後自動取消重複預約的規則一起看。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkmj5ht1nblsk1dp4cper">
+      <w:hyperlink w:history="1" r:id="rIdscrewnzhajxtiss7psh4d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">允許或停用全日、重複與跨日預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">說明這個開關還會影響什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 前兩條還不夠的時候</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -385,51 +385,51 @@
         <w:t xml:space="preserve">限制預約日期範圍</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設成兩、三天。這樣誰都無法把下個月先鎖起來；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">釋放新一輪預約時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則決定每一天在幾點開放——把它從午夜移開，整層樓就會在同一個時刻一起競爭。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbavhptizdkukvglb_-ysb">
+      <w:hyperlink w:history="1" r:id="rId9e974jxra6zirtcu8ajpy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">限制可以提前多久預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -514,51 +514,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只收緊某一群人，不必動到所有人:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果只想針對少數幾個人，規則本身可以維持不變，改在規則的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆蓋規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁為那個群組加上限制——和</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3acc996qssurzoots3-rl">
+      <w:hyperlink w:history="1" r:id="rId-ro6vwdd6sa1si9rios9-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓主管可以提前更久預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">用的是同一套機制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 回收訂了卻沒在用的資源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有一部分看起來像長期佔用的情況，其實是習慣性先訂、訂了又沒用。在</w:t>
@@ -571,51 +571,51 @@
         <w:t xml:space="preserve">基本</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要辦理簽到手續</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，並設定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全天預約簽到時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，過了那個時間仍未簽到的資源就會以缺席處理並回到可預約的狀態。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdddvxvif6jh4zntckshc9m">
+      <w:hyperlink w:history="1" r:id="rId6ona7p_lqufhinfmst4m1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定共享辦公桌樓層需要的規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">會逐步帶你設定這一組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果有使用佔用感測器，有一個陷阱：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">忽略佔用感測器對於全日預約的自動退房</w:t>
       </w:r>
@@ -638,97 +638,97 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有任何設定可以限制「連續幾天」。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 裡沒有一條規則能說「明天不准再訂這一個」，也沒有任何設定同時指名一個人和一項資源。想長期佔用同一張辦公桌的人，要靠上面那幾條規則來擋，不是靠一條按天數計算的上限。第 1 步的規則是最接近的做法，但它算的是每個期間的時數，不是連續的天數。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配額管的是總量，不是對象。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 配額限制的是某個人在共用同一份配額的所有資源上總共訂了多少，而不是他回到同一項資源的頻率——它可以和上面的規則搭配，但不能取代。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj6jnq1qihwxa7pcz8ir-w">
+      <w:hyperlink w:history="1" r:id="rIdmr3g_fgq6ytyaj2vzqfie">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約配額如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">如果那個人真的需要，就給他。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">固定座位</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">固定房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以永久指定給某一個人，這樣它會誠實地離開共享的池子，而不是讓其他人每天早上才發現又被訂走了。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohlimb0utht7mtqavdbqr">
+      <w:hyperlink w:history="1" r:id="rIdmki5sckalqeqaryj3nm0c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認設定生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用一般使用者的身分登入，在同一個期間內把同一項資源訂兩次。第二次應該會被明確地拒絕，第一次則仍然存在。如果兩次都成功，表示那項資源指向的並不是你剛才編輯的規則——檢查一下它使用的是哪一份規則。</w:t>
@@ -1169,51 +1169,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdytspd5qossim4wncoy-7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIdzkmj5ht1nblsk1dp4cper" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdbavhptizdkukvglb_-ysb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId3acc996qssurzoots3-rl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdddvxvif6jh4zntckshc9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdj6jnq1qihwxa7pcz8ir-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdohlimb0utht7mtqavdbqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/379c3fb13a75cca72e5024462663a53d0a1bf84b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d7879110476bc763dea78fa1e552245eb108de8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5uqkvo0lgfa-4r0tlh_fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIdscrewnzhajxtiss7psh4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rId9e974jxra6zirtcu8ajpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId-ro6vwdd6sa1si9rios9-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId6ona7p_lqufhinfmst4m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdmr3g_fgq6ytyaj2vzqfie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdmki5sckalqeqaryj3nm0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e57bd26b715185929495fd973db4f862cce6b537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b728c969b0aa335fab3822e3536dc36f9f9a7f5.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>阻止同一個人長期佔用同一項資源</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>