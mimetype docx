--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhyyyaqhyf61khipiclrtz">
+      <w:hyperlink w:history="1" r:id="rIdsmmgndmhpyl-uw0nmxygb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/show-a-rooms-description-on-the-booking-form/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一間會議室都帶著一段 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">說明</w:t>
       </w:r>
@@ -134,76 +134,76 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你想顯示的那些會議室要先寫好說明。沒有說明的資源不會貢獻任何內容，所以在沒有東西可說的表格上，這一區根本不會出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟使用者預約表格</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1162050"/>
+            <wp:extent cx="5715000" cy="1962150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-resource-description-zh-hant" descr="顯示方式設成顯示為注意事項，旁邊就是它在表格上畫出來的提示。" title="顯示方式設成顯示為注意事項，旁邊就是它在表格上畫出來的提示。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1162050"/>
+                      <a:ext cx="5715000" cy="1962150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1042,51 +1042,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhyyyaqhyf61khipiclrtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64e3588dfaca8d984438b7450f131273efd09073.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsmmgndmhpyl-uw0nmxygb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3e012861bc20c958d3d9ab29a746bbadd37f357.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在預約表格上顯示會議室的說明</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>