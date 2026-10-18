--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsmmgndmhpyl-uw0nmxygb">
+      <w:hyperlink w:history="1" r:id="rIdnifuwxlal1uujsq7u9nrk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/show-a-rooms-description-on-the-booking-form/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一間會議室都帶著一段 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">說明</w:t>
       </w:r>
@@ -1042,51 +1042,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsmmgndmhpyl-uw0nmxygb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3e012861bc20c958d3d9ab29a746bbadd37f357.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnifuwxlal1uujsq7u9nrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88ba72e86ba5645048807f42d3e422fa0b6551de.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在預約表格上顯示會議室的說明</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>