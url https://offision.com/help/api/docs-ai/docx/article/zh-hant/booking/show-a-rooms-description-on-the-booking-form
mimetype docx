--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnifuwxlal1uujsq7u9nrk">
+      <w:hyperlink w:history="1" r:id="rIdv88s2c7mox9polv9v4ped">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/show-a-rooms-description-on-the-booking-form/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一間會議室都帶著一段 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">說明</w:t>
       </w:r>
@@ -1042,51 +1042,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnifuwxlal1uujsq7u9nrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88ba72e86ba5645048807f42d3e422fa0b6551de.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv88s2c7mox9polv9v4ped" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88ba72e86ba5645048807f42d3e422fa0b6551de.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在預約表格上顯示會議室的說明</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>