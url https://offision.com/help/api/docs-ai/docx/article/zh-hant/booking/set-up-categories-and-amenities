--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,119 +26,119 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定使用者用來篩選的類別與附屬設備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建立類別與附屬設備清單，連同容量一起設定在房間上，這三者就會成為預約時用來 縮小房間清單的篩選面板。</w:t>
+        <w:t xml:space="preserve">建立類別與附屬設備清單，連同容量一起設定在房間上，這三者就會成為預約時用來縮小房間清單的篩選面板。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfd3jzowwwoe5azjn-vftm">
+      <w:hyperlink w:history="1" r:id="rId0ittjovefkvhytlh1bbvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/set-up-categories-and-amenities/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定一間房間「怎麼被找到」而不是「怎麼運作」的，有三件事：它的類別、裡面的附屬設備，
 以及坐得下多少人。類別與附屬設備是建立一次、反覆沿用的清單；容量則是房間本身的一個
 數字。三者最後都會抵達同一個地方 — 使用者一開始預約，就出現在房間清單旁的篩選面板。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你至少需要一間房間來承載這些設定。若還沒有，請先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda0e9dfstxxpb5z_vszox3">
+      <w:hyperlink w:history="1" r:id="rIdfuqd3utewbzwgnqeh2p2o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始，再回到這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 建立類別清單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">類別是一項資源最基本的劃分 — Offision 自己的說法是</w:t>
@@ -799,51 +799,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容量</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">附屬設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就並排在
 那裡。那份表單的走法在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq6rpcfkbtyhsp4bwuskj8">
+      <w:hyperlink w:history="1" r:id="rIdw9ercyt9hlyedgoikqpmd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡，所以這裡只補上
 那篇沒說的一件事：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容量只有房間才有，而且是必填。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 熱門辦公桌根本沒有容量欄位 — 這也是下一步的人數
@@ -1514,168 +1514,168 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇不涵蓋的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約房間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 類別只是把房間分組，從不限制任何人。那是團隊空間的事 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz2ibp_bbitl6-s69hptg8">
+      <w:hyperlink w:history="1" r:id="rIdwkpwinn7agu6vaszheqpj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有自己的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間會不會出現。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是資源上的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">開關，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde32wc8odgtyeejzl9cusj">
+      <w:hyperlink w:history="1" r:id="rIdjtn9hht32bhaud69pmcrs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">擋下超額的預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 容量只會警告，不會阻止。要真的擋下來需要規則，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5mfqzhkxrx7jeh5n860uc">
+      <w:hyperlink w:history="1" r:id="rId763ajwjhfpmhlvjcchmnk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門外的房間面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">清單會印出容量與附屬設備圖示讓你判斷一列，但沒有
 容量或附屬設備的篩選 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqk-79kp4meaugkzosas8b">
+      <w:hyperlink w:history="1" r:id="rIdr9kmgemok8pz8pgxpvkaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從面板尋找其他房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2121,51 +2121,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfd3jzowwwoe5azjn-vftm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIda0e9dfstxxpb5z_vszox3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdq6rpcfkbtyhsp4bwuskj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdz2ibp_bbitl6-s69hptg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIde32wc8odgtyeejzl9cusj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId5mfqzhkxrx7jeh5n860uc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdqk-79kp4meaugkzosas8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e11354dd96100bec417b82e64f2b5cbbcdfbf00f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/602d824b44ddb44a577bfee48e3abc5b254e2bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc74bd2498e6b42ec8908c49c263f3cf5b5c2c0d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cbcec46c7e0ab97bb61598fa7970bbefd4068fd.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0ittjovefkvhytlh1bbvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdfuqd3utewbzwgnqeh2p2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdw9ercyt9hlyedgoikqpmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdwkpwinn7agu6vaszheqpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdjtn9hht32bhaud69pmcrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId763ajwjhfpmhlvjcchmnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdr9kmgemok8pz8pgxpvkaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e11354dd96100bec417b82e64f2b5cbbcdfbf00f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/602d824b44ddb44a577bfee48e3abc5b254e2bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc74bd2498e6b42ec8908c49c263f3cf5b5c2c0d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cbcec46c7e0ab97bb61598fa7970bbefd4068fd.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定使用者用來篩選的類別與附屬設備</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>