--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,93 +52,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ittjovefkvhytlh1bbvx">
+      <w:hyperlink w:history="1" r:id="rId_m0rapaictkihauo0kvlh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/set-up-categories-and-amenities/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定一間房間「怎麼被找到」而不是「怎麼運作」的，有三件事：它的類別、裡面的附屬設備，
 以及坐得下多少人。類別與附屬設備是建立一次、反覆沿用的清單；容量則是房間本身的一個
 數字。三者最後都會抵達同一個地方 — 使用者一開始預約，就出現在房間清單旁的篩選面板。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你至少需要一間房間來承載這些設定。若還沒有，請先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfuqd3utewbzwgnqeh2p2o">
+      <w:hyperlink w:history="1" r:id="rIddbaxsrrnbgvpnyrpnfyzg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始，再回到這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 建立類別清單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">類別是一項資源最基本的劃分 — Offision 自己的說法是</w:t>
@@ -799,51 +799,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容量</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">附屬設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就並排在
 那裡。那份表單的走法在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw9ercyt9hlyedgoikqpmd">
+      <w:hyperlink w:history="1" r:id="rIdb6w9atsyl8ljfgvhafk6l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡，所以這裡只補上
 那篇沒說的一件事：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容量只有房間才有，而且是必填。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 熱門辦公桌根本沒有容量欄位 — 這也是下一步的人數
@@ -1514,168 +1514,168 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇不涵蓋的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約房間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 類別只是把房間分組，從不限制任何人。那是團隊空間的事 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwkpwinn7agu6vaszheqpj">
+      <w:hyperlink w:history="1" r:id="rIdjijwp1xszxb7z0v_scf2n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有自己的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間會不會出現。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是資源上的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">開關，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjtn9hht32bhaud69pmcrs">
+      <w:hyperlink w:history="1" r:id="rIdbjhwbqntq_qicvw3ckz8i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">擋下超額的預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 容量只會警告，不會阻止。要真的擋下來需要規則，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId763ajwjhfpmhlvjcchmnk">
+      <w:hyperlink w:history="1" r:id="rIdld55vuh9tkhvrs-f7etit">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門外的房間面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">清單會印出容量與附屬設備圖示讓你判斷一列，但沒有
 容量或附屬設備的篩選 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr9kmgemok8pz8pgxpvkaa">
+      <w:hyperlink w:history="1" r:id="rIdq2pt_brtmit83vdhrvbub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從面板尋找其他房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2121,51 +2121,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0ittjovefkvhytlh1bbvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdfuqd3utewbzwgnqeh2p2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdw9ercyt9hlyedgoikqpmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdwkpwinn7agu6vaszheqpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdjtn9hht32bhaud69pmcrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId763ajwjhfpmhlvjcchmnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdr9kmgemok8pz8pgxpvkaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e11354dd96100bec417b82e64f2b5cbbcdfbf00f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/602d824b44ddb44a577bfee48e3abc5b254e2bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc74bd2498e6b42ec8908c49c263f3cf5b5c2c0d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cbcec46c7e0ab97bb61598fa7970bbefd4068fd.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_m0rapaictkihauo0kvlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIddbaxsrrnbgvpnyrpnfyzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdb6w9atsyl8ljfgvhafk6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdjijwp1xszxb7z0v_scf2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdbjhwbqntq_qicvw3ckz8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdld55vuh9tkhvrs-f7etit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdq2pt_brtmit83vdhrvbub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43380a915de400de0337e8a3c376beaeb020a61c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d44d00e68296d64906f2a75db7fbc80474e36ec.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a1b0816f158a1d6c167ecf04427c36d80317133.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca1856521b9b72469a343afc3b0e032d0369f231.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定使用者用來篩選的類別與附屬設備</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>