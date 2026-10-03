--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,135 +26,135 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定共享辦公桌樓層需要的規則</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一層共享辦公桌會和一層會議室設得不一樣的六個項目——僅限現場預約、全日預約、 在全日預約上仍然有效的簽到期限、讓人提早交還、把郵件安靜下來，以及防止被拍下的 貼紙在家裡被掃描。</w:t>
+        <w:t xml:space="preserve">一層共享辦公桌會和一層會議室設得不一樣的六個項目——僅限現場預約、全日預約、在全日預約上仍然有效的簽到期限、讓人提早交還、把郵件安靜下來，以及防止被拍下的貼紙在家裡被掃描。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdzqpb_slndfb1oe3lcly">
+      <w:hyperlink w:history="1" r:id="rIdess0ebnbndveqs7ndhlxa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/set-the-rules-a-hot-desk-floor-needs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌和會議室遵守同一套預約規則：同一個畫面、同樣的欄位、用同樣的方式掛到資源上。
 會變的是您會去動其中哪幾個，因為一張共享辦公桌出問題的方式和會議室不同：沒有人會
 重複預約它，他們只是坐去了別的地方，然後讓它整天被佔著。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以這篇是一份取捨，不是設定參考。下面每個欄位在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz8ytmda0-fokoss6d0jdb">
+      <w:hyperlink w:history="1" r:id="rIdalncsq4if8vyoplw1dnvu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡都有逐項說明；這裡寫的是一層共享
 辦公桌會設哪六個，以及為什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 辦公桌已經存在——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydlwqqy2-83ehfnhvhotv">
+      <w:hyperlink w:history="1" r:id="rIdsubejow0hszwrv9jvyzzu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——而且您已經決定它們是要提前
 預約還是現場才拿，因為步驟 1 就是這個決定，後面每一段都會因答案不同而讀法不同。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請為辦公桌另外建一份</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新的</w:t>
@@ -238,99 +238,99 @@
       <w:r>
         <w:t xml:space="preserve">也請注意它沒有說的部分：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在現場</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">用掃描的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 並不一樣，因為面板也在現場。打開它
 只是「只能掃描貼紙才取得到的辦公桌」的一半，另一半是預約途徑的設定。兩半都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdefmfbjag9qbnhcfwokpvh">
+      <w:hyperlink w:history="1" r:id="rIdn_sirlo9hj3o7tozshx5t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定資源可以從哪裡預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 只能從應用程式預約的組合也在同一頁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許使用者創建全日的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——保持開啟。辦公桌的預約通常就是一整天，這和會議室的
 建議剛好相反；關掉它等於逼人每天早上手動填 09:00–18:00。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">順手也可以考慮把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許使用者創建重複的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">關掉。一個重複預約就能無限期地把同一張
 桌子每個星期二佔走，那等於從後門變成了固定座位——如果那正是您要的，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbumq_uc2xd6ylik5zgoxx">
+      <w:hyperlink w:history="1" r:id="rIdjkn8tekk5sh3j4omrzggu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">直接做成固定座位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">才是正路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-booking-zh-hant" descr="預約規則。「僅限現場預約」決定這張辦公桌到底會不會出現在預約表單裡。" title="預約規則。「僅限現場預約」決定這張辦公桌到底會不會出現在預約表單裡。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -396,88 +396,109 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是讓共享辦公桌真正運作的設定，也是最常沒被設的一個。少了它，一張訂了卻沒人用的
 辦公桌會一直被佔著，直到訂的人自己想起來——也就是直到當天結束。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要辦理簽到手續</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，一般的期限就會出現：多早的簽到算數，以及開始後多久沒簽到
 就當成缺席並把辦公桌釋出。完整機制在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthoxr_mf0v9n7rp6yqleu">
+      <w:hyperlink w:history="1" r:id="rIdtihe0p6m0g2-nc6nnzo5e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；這裡真正重要的是下一個開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全天預約簽到時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「為全天預約指定固定簽到時間限制。」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一般的期限是從預約
 開始時間起算，而一筆全日的辦公桌預約是從午夜開始，所以三十分鐘的期限在還沒有人醒來
 之前就過了。這個設定把它換成一個時刻：10:30 前簽到，否則辦公桌回到共用池。在步驟 1
 保留了全日預約的樓層上，這不是可選項——沒有它，上面那個期限沒有任何意義。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">政策決定的是辦公桌「要不要」簽到，而不是「怎麼」簽到。辦公桌沒有面板；人們用 App 掃描
+桌上的貼紙，或使用自助機、電子紙標籤或桌面面板，比較請見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbdxm8clnjfjpvxrvzofp-">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">決定人們用哪種方式取用辦公桌</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4733925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-all-day-check-in-zh-hant" descr="開啟簽到之後，底下就是全日預約的期限。用一個時刻取代從午夜起算的區間。" title="開啟簽到之後，底下就是全日預約的期限。用一個時刻取代從午夜起算的區間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -752,51 +773,51 @@
         <w:t xml:space="preserve">同樣在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面上的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用者界面簽到 IP 限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就是答案：列出您辦公室的位址，其他
 地方掃就會被拒絕。它是這一頁上唯一關於貼紙而不是關於預約的設定，也是貼紙可以放心
 發出去的原因。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfsl6m8-b32hjoqdnqwf2h">
+      <w:hyperlink w:history="1" r:id="rIdsdhvy3lwksdo-qhfrqqr1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 把規則掛到辦公桌上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在有東西指向它之前，規則只是自己存在著。到每張辦公桌的</w:t>
@@ -877,158 +898,158 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰能預約一張辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是設在辦公桌上的團隊空間——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz8zs8vn2oqi6zkrhufaqo">
+      <w:hyperlink w:history="1" r:id="rIdspz_wuy3nu0hhyj3y_led">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有自己的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個人能用掉多少辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是配額，而辦公桌可以有自己的額度——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId02l-hhob1nlvoyjbxagk5">
+      <w:hyperlink w:history="1" r:id="rId7h8dzsps6bzqvvkwjkehn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">辦公桌與會議室使用不同的配額</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上午與下午的辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 半日辦公桌完全不是規則裡的設定，而是一份帶時段間隔的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約時間帶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">排程——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5maslskxxkpepxqopthkl">
+      <w:hyperlink w:history="1" r:id="rIdwj691wjypoquvil1sk0nt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約限制在固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌可以使用的時段。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 營業時間排程設在辦公桌上，和這份規則一起判定——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpppbfnjp9idqja-1rze0">
+      <w:hyperlink w:history="1" r:id="rIdunof8pmhnf0mmpfxjobus">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約限制在營業時間內</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1453,51 +1474,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfdzqpb_slndfb1oe3lcly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdz8ytmda0-fokoss6d0jdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdydlwqqy2-83ehfnhvhotv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdefmfbjag9qbnhcfwokpvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdbumq_uc2xd6ylik5zgoxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdthoxr_mf0v9n7rp6yqleu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdfsl6m8-b32hjoqdnqwf2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdz8zs8vn2oqi6zkrhufaqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId02l-hhob1nlvoyjbxagk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rId5maslskxxkpepxqopthkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdlpppbfnjp9idqja-1rze0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20b25f2f287a8679fb8ce9e0ed5422112c2af959.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf4858448a2def1ab8f6a46d9ecff224d727c71f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21bbb9762fe299b05897549cedaf2c40fe76ef87.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdess0ebnbndveqs7ndhlxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdalncsq4if8vyoplw1dnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdsubejow0hszwrv9jvyzzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdn_sirlo9hj3o7tozshx5t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdjkn8tekk5sh3j4omrzggu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdtihe0p6m0g2-nc6nnzo5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdbdxm8clnjfjpvxrvzofp-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdsdhvy3lwksdo-qhfrqqr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdspz_wuy3nu0hhyj3y_led" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7h8dzsps6bzqvvkwjkehn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdwj691wjypoquvil1sk0nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdunof8pmhnf0mmpfxjobus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af866119bbd72ad8af2587b61b1dc1002c29fe6f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24217f9885d047a0088fdf5ae09f8eb2f0770aea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e007b7f44e829f0684c2bc752b9ae44266b54ef.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定共享辦公桌樓層需要的規則</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>