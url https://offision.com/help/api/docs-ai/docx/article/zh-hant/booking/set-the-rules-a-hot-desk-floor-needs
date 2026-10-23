--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,109 +52,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdess0ebnbndveqs7ndhlxa">
+      <w:hyperlink w:history="1" r:id="rId-bwrqbyny6_xm5t1r2l6i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/set-the-rules-a-hot-desk-floor-needs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌和會議室遵守同一套預約規則：同一個畫面、同樣的欄位、用同樣的方式掛到資源上。
 會變的是您會去動其中哪幾個，因為一張共享辦公桌出問題的方式和會議室不同：沒有人會
 重複預約它，他們只是坐去了別的地方，然後讓它整天被佔著。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以這篇是一份取捨，不是設定參考。下面每個欄位在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdalncsq4if8vyoplw1dnvu">
+      <w:hyperlink w:history="1" r:id="rIdmmt4h6ypdx_fjixzdzyzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡都有逐項說明；這裡寫的是一層共享
 辦公桌會設哪六個，以及為什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 辦公桌已經存在——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsubejow0hszwrv9jvyzzu">
+      <w:hyperlink w:history="1" r:id="rIdjrl3dkcvgvtxqesnworcc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——而且您已經決定它們是要提前
 預約還是現場才拿，因為步驟 1 就是這個決定，後面每一段都會因答案不同而讀法不同。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請為辦公桌另外建一份</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新的</w:t>
@@ -238,99 +238,99 @@
       <w:r>
         <w:t xml:space="preserve">也請注意它沒有說的部分：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在現場</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">用掃描的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 並不一樣，因為面板也在現場。打開它
 只是「只能掃描貼紙才取得到的辦公桌」的一半，另一半是預約途徑的設定。兩半都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn_sirlo9hj3o7tozshx5t">
+      <w:hyperlink w:history="1" r:id="rIdktkxpehovxke0rsl9cszs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定資源可以從哪裡預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 只能從應用程式預約的組合也在同一頁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許使用者創建全日的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——保持開啟。辦公桌的預約通常就是一整天，這和會議室的
 建議剛好相反；關掉它等於逼人每天早上手動填 09:00–18:00。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">順手也可以考慮把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許使用者創建重複的預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">關掉。一個重複預約就能無限期地把同一張
 桌子每個星期二佔走，那等於從後門變成了固定座位——如果那正是您要的，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkn8tekk5sh3j4omrzggu">
+      <w:hyperlink w:history="1" r:id="rId__l9itrkzltrztjgsfcgw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">直接做成固定座位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">才是正路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-booking-zh-hant" descr="預約規則。「僅限現場預約」決定這張辦公桌到底會不會出現在預約表單裡。" title="預約規則。「僅限現場預約」決定這張辦公桌到底會不會出現在預約表單裡。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -396,100 +396,100 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是讓共享辦公桌真正運作的設定，也是最常沒被設的一個。少了它，一張訂了卻沒人用的
 辦公桌會一直被佔著，直到訂的人自己想起來——也就是直到當天結束。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要辦理簽到手續</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，一般的期限就會出現：多早的簽到算數，以及開始後多久沒簽到
 就當成缺席並把辦公桌釋出。完整機制在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtihe0p6m0g2-nc6nnzo5e">
+      <w:hyperlink w:history="1" r:id="rId8vcepedtpbedjgruss2o_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；這裡真正重要的是下一個開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全天預約簽到時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「為全天預約指定固定簽到時間限制。」</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一般的期限是從預約
 開始時間起算，而一筆全日的辦公桌預約是從午夜開始，所以三十分鐘的期限在還沒有人醒來
 之前就過了。這個設定把它換成一個時刻：10:30 前簽到，否則辦公桌回到共用池。在步驟 1
 保留了全日預約的樓層上，這不是可選項——沒有它，上面那個期限沒有任何意義。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">政策決定的是辦公桌「要不要」簽到，而不是「怎麼」簽到。辦公桌沒有面板；人們用 App 掃描
 桌上的貼紙，或使用自助機、電子紙標籤或桌面面板，比較請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdxm8clnjfjpvxrvzofp-">
+      <w:hyperlink w:history="1" r:id="rIdrvrpdre_foah-zxqfy2zf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定人們用哪種方式取用辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4733925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-policy-all-day-check-in-zh-hant" descr="開啟簽到之後，底下就是全日預約的期限。用一個時刻取代從午夜起算的區間。" title="開啟簽到之後，底下就是全日預約的期限。用一個時刻取代從午夜起算的區間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -773,51 +773,51 @@
         <w:t xml:space="preserve">同樣在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面上的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用者界面簽到 IP 限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就是答案：列出您辦公室的位址，其他
 地方掃就會被拒絕。它是這一頁上唯一關於貼紙而不是關於預約的設定，也是貼紙可以放心
 發出去的原因。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdhvy3lwksdo-qhfrqqr1">
+      <w:hyperlink w:history="1" r:id="rIdexdi4re_dzvwluvumi1k5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 把規則掛到辦公桌上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在有東西指向它之前，規則只是自己存在著。到每張辦公桌的</w:t>
@@ -898,158 +898,158 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰能預約一張辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是設在辦公桌上的團隊空間——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdspz_wuy3nu0hhyj3y_led">
+      <w:hyperlink w:history="1" r:id="rIdgjsuh2xlvvzfqo2ezujwp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有自己的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個人能用掉多少辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是配額，而辦公桌可以有自己的額度——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7h8dzsps6bzqvvkwjkehn">
+      <w:hyperlink w:history="1" r:id="rIduc1t-aerktsfzt9vonq44">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">辦公桌與會議室使用不同的配額</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上午與下午的辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 半日辦公桌完全不是規則裡的設定，而是一份帶時段間隔的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約時間帶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">排程——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwj691wjypoquvil1sk0nt">
+      <w:hyperlink w:history="1" r:id="rIdp8uehgdeoj5rkmkuyklhe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約限制在固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌可以使用的時段。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 營業時間排程設在辦公桌上，和這份規則一起判定——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunof8pmhnf0mmpfxjobus">
+      <w:hyperlink w:history="1" r:id="rIdyupnpwsd1npcahj4wj-tp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約限制在營業時間內</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1474,51 +1474,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdess0ebnbndveqs7ndhlxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdalncsq4if8vyoplw1dnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdsubejow0hszwrv9jvyzzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdn_sirlo9hj3o7tozshx5t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdjkn8tekk5sh3j4omrzggu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdtihe0p6m0g2-nc6nnzo5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdbdxm8clnjfjpvxrvzofp-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdsdhvy3lwksdo-qhfrqqr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdspz_wuy3nu0hhyj3y_led" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7h8dzsps6bzqvvkwjkehn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdwj691wjypoquvil1sk0nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdunof8pmhnf0mmpfxjobus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af866119bbd72ad8af2587b61b1dc1002c29fe6f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24217f9885d047a0088fdf5ae09f8eb2f0770aea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e007b7f44e829f0684c2bc752b9ae44266b54ef.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-bwrqbyny6_xm5t1r2l6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdmmt4h6ypdx_fjixzdzyzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdjrl3dkcvgvtxqesnworcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdktkxpehovxke0rsl9cszs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId__l9itrkzltrztjgsfcgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId8vcepedtpbedjgruss2o_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdrvrpdre_foah-zxqfy2zf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdexdi4re_dzvwluvumi1k5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdgjsuh2xlvvzfqo2ezujwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIduc1t-aerktsfzt9vonq44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdp8uehgdeoj5rkmkuyklhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdyupnpwsd1npcahj4wj-tp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d4619513ace05e23f469d6c4a922b4cce31922f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f42d06af804c0975672e89084e5aa3caca02d4e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b797795a0ecec21cc7cb4a3568d6ed403167e4c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定共享辦公桌樓層需要的規則</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>