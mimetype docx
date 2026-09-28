--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">看看哪些房間值得留著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">資源使用分析會依每個房間和辦公桌被用得多兇替平面圖上色，接著替場域、人和時段 排名。它的使用率是誰除以誰、顏色為什麼會跑，以及哪些卡片其實不理會你選的樓層。</w:t>
+        <w:t xml:space="preserve">資源使用分析會依每個房間和辦公桌被用得多兇替平面圖上色，接著替場域、人和時段排名。顏色為什麼會跑、哪些卡片其實不理會你選的樓層，以及為什麼尖峰時段既不能收窄到單一房間，也不能按星期幾拆分。使用率是誰除以誰，請看「資源使用率計算哪些時間」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdziu_u5t69tww6-_6nelqz">
+      <w:hyperlink w:history="1" r:id="rIdno4nwjnkphx3mdagiscxg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/see-which-rooms-are-worth-the-space/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源使用分析</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是問題關於整個場域、而不是關於某個人的時候要打開的那一頁：
 哪個樓層是滿的、哪個房間沒人預約，以及「我們需要更多會議室」的答案究竟是再開一間
@@ -733,50 +733,70 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層選擇只影響地圖。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 底下的每一張卡都是整個場域，只被期間和資源類型縮小。
 所以排行裡出現你在平面圖上看不到的房間，並不是故障。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這一頁沒有任何篩選器能把卡片收窄到單一房間。做得到的是
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkuvl8t1sy8-h7j_scioms">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">預約分析</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1376"/>
         <w:gridCol w:w="5231"/>
         <w:gridCol w:w="2753"/>
       </w:tblGrid>
       <w:tr>
@@ -1136,51 +1156,83 @@
             <w:r>
               <w:t xml:space="preserve">沒有</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源排名</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和兩張活躍卡各自帶著欄位選擇，所以你可以把自己報表需要的欄位放進
-匯出檔。</w:t>
+匯出檔。要一份列出每個房間的季末檔案，先選 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">上一季</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 和 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">房間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 分頁——
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdulbvnk_mfnihduvswcuj4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">取得上一季每個房間的使用情況</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">有完整步驟。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">活躍用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 還能在那份清單上加入使用者屬性；其他兩張提供的是固定的一組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2895600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="usage-map-ranking-zh-hant" descr="排名，以及它的欄位選擇與匯出。" title="排名，以及它的欄位選擇與匯出。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1240,108 +1292,128 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">尖峰時段</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是回答「我們是不是該再開一間房」的那張卡。十點到中午一片深色、
 三點以後空空如也，那不是房間不夠，是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">十一點的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 房間不夠。點任何一格，就能看到
 那個小時裡的預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">它的直欄是期間內一個個的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">日期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，不是一週七天 —— 這裡和其他任何地方都沒有按
+星期幾的拆分。而且和這一頁上每一張卡一樣，它涵蓋所選資源類型的整個場域，不會是
+單一房間。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3962400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="usage-map-peak-hours-zh-hant" descr="一欄是一天，一列是一個小時。" title="一欄是一天，一列是一個小時。"/>
+            <wp:docPr id="1" name="usage-map-peak-hours-zh-hant" descr="一欄是日曆上的一天，一列是一天中的一個小時。" title="一欄是日曆上的一天，一列是一天中的一個小時。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">一欄是一天，一列是一個小時。</w:t>
+        <w:t xml:space="preserve">一欄是日曆上的一天，一列是一天中的一個小時。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認它有用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把期間設成你很熟的一週，切到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上班時間</w:t>
       </w:r>
       <w:r>
@@ -1367,117 +1439,194 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間裡到底有沒有人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡每一個數字都是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">被預約的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時間。一間被預約了整週
 卻沒有人走進去的房間，看起來和一間一直在用的房間一模一樣 —— 那是簽到和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgustxiiweqz-ray7e32x">
+      <w:hyperlink w:history="1" r:id="rIdjthh5azzzsdkb_gqxrmk8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">缺席統計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的工作，也是在室感測器量的東西。若房間
 會數人數，實測到的數字在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7yymilfruoycnnrek1qcl">
+      <w:hyperlink w:history="1" r:id="rIdbhwmjtqaq-i5lgmkkj7u7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">絕對意義上有多忙。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 顏色只把畫面上的東西彼此排名。絕對數字是圖例和摘要面板
 裡的百分比。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">某一間房間的時段長什麼樣。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 尖峰時段是依資源類型涵蓋整個場域的，無法再收窄。
+請改開 </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId3oxku6nvplhrl4dpl5d86">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">預約分析</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> —— 它的篩選器會收窄頁面上的
+每一個檢視，所以它的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">每日熱圖</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 可以只是一間房間。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/analytics (預約分析)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">任何按星期幾的資訊。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 尖峰時段和其他報表都不會把使用率按星期幾加總。熱圖的
+直欄是日期，也不帶星期名稱。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">誰用了，再交叉別的東西。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一頁一次只給你一個維度。部門對資源類型，或成本
 代碼對月份，請到 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7wzafcqyjl__tubgbyxln">
+      <w:hyperlink w:history="1" r:id="rIdd6suwlhpmyyfwh-lqnuiu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用率報表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 去組。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1902,51 +2051,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdziu_u5t69tww6-_6nelqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdpgustxiiweqz-ray7e32x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7yymilfruoycnnrek1qcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7wzafcqyjl__tubgbyxln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d55dad1c19bac7d84f2b4f40065a2ec23ff23acf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc067659576ff9b00f1acce2598ad43df5e310e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0e8c39727067484502888df7c21d7975a678cff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28fdaeca6a960545ff9b82eb70bb7c8c6257c56f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdno4nwjnkphx3mdagiscxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdkuvl8t1sy8-h7j_scioms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdulbvnk_mfnihduvswcuj4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdjthh5azzzsdkb_gqxrmk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdbhwmjtqaq-i5lgmkkj7u7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId3oxku6nvplhrl4dpl5d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdd6suwlhpmyyfwh-lqnuiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d55dad1c19bac7d84f2b4f40065a2ec23ff23acf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc067659576ff9b00f1acce2598ad43df5e310e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0e8c39727067484502888df7c21d7975a678cff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28fdaeca6a960545ff9b82eb70bb7c8c6257c56f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>看看哪些房間值得留著</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>