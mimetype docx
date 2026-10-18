--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdno4nwjnkphx3mdagiscxg">
+      <w:hyperlink w:history="1" r:id="rId0lnpmjb6efk-ny-cfotkj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/see-which-rooms-are-worth-the-space/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源使用分析</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是問題關於整個場域、而不是關於某個人的時候要打開的那一頁：
 哪個樓層是滿的、哪個房間沒人預約，以及「我們需要更多會議室」的答案究竟是再開一間
@@ -741,51 +741,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層選擇只影響地圖。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 底下的每一張卡都是整個場域，只被期間和資源類型縮小。
 所以排行裡出現你在平面圖上看不到的房間，並不是故障。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁沒有任何篩選器能把卡片收窄到單一房間。做得到的是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkuvl8t1sy8-h7j_scioms">
+      <w:hyperlink w:history="1" r:id="rIdis0pjq33cf6-pjfuujnr5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1179,51 +1179,51 @@
       <w:r>
         <w:t xml:space="preserve"> 和兩張活躍卡各自帶著欄位選擇，所以你可以把自己報表需要的欄位放進
 匯出檔。要一份列出每個房間的季末檔案，先選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上一季</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 分頁——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdulbvnk_mfnihduvswcuj4">
+      <w:hyperlink w:history="1" r:id="rIdld7vjyegvnnzsaq7olfdk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取得上一季每個房間的使用情況</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有完整步驟。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">活躍用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 還能在那份清單上加入使用者屬性；其他兩張提供的是固定的一組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -1439,64 +1439,64 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間裡到底有沒有人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡每一個數字都是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">被預約的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時間。一間被預約了整週
 卻沒有人走進去的房間，看起來和一間一直在用的房間一模一樣 —— 那是簽到和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjthh5azzzsdkb_gqxrmk8">
+      <w:hyperlink w:history="1" r:id="rIdnhbewyac7wiaewlscmkkg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">缺席統計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的工作，也是在室感測器量的東西。若房間
 會數人數，實測到的數字在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbhwmjtqaq-i5lgmkkj7u7">
+      <w:hyperlink w:history="1" r:id="rId__qred0f7fzpebfdxckpy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1505,51 +1505,51 @@
       <w:r>
         <w:t xml:space="preserve"> 顏色只把畫面上的東西彼此排名。絕對數字是圖例和摘要面板
 裡的百分比。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">某一間房間的時段長什麼樣。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 尖峰時段是依資源類型涵蓋整個場域的，無法再收窄。
 請改開 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3oxku6nvplhrl4dpl5d86">
+      <w:hyperlink w:history="1" r:id="rIdx2hxiwayhjaylf2thutkx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 它的篩選器會收窄頁面上的
 每一個檢視，所以它的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每日熱圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 可以只是一間房間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -1582,51 +1582,51 @@
       <w:r>
         <w:t xml:space="preserve"> 尖峰時段和其他報表都不會把使用率按星期幾加總。熱圖的
 直欄是日期，也不帶星期名稱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰用了，再交叉別的東西。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一頁一次只給你一個維度。部門對資源類型，或成本
 代碼對月份，請到 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd6suwlhpmyyfwh-lqnuiu">
+      <w:hyperlink w:history="1" r:id="rIdu5ndxo5jwfh95nuzysekd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用率報表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 去組。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2051,51 +2051,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdno4nwjnkphx3mdagiscxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdkuvl8t1sy8-h7j_scioms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdulbvnk_mfnihduvswcuj4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdjthh5azzzsdkb_gqxrmk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdbhwmjtqaq-i5lgmkkj7u7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId3oxku6nvplhrl4dpl5d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdd6suwlhpmyyfwh-lqnuiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d55dad1c19bac7d84f2b4f40065a2ec23ff23acf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc067659576ff9b00f1acce2598ad43df5e310e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0e8c39727067484502888df7c21d7975a678cff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28fdaeca6a960545ff9b82eb70bb7c8c6257c56f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0lnpmjb6efk-ny-cfotkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdis0pjq33cf6-pjfuujnr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdld7vjyegvnnzsaq7olfdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdnhbewyac7wiaewlscmkkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId__qred0f7fzpebfdxckpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdx2hxiwayhjaylf2thutkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdu5ndxo5jwfh95nuzysekd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed26055710381f00c7ab87a9328dbe31cc6ab512.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb1a5d3519926e9665a6fa90b66cd3a4dbbf851e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/333b7e10153891fed9cd510155cc8ab3b46572ca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/827f8c53686f2628c3351a09833fe20d1b9c369f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>看看哪些房間值得留著</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>