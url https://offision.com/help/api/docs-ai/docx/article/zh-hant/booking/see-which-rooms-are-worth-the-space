--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0lnpmjb6efk-ny-cfotkj">
+      <w:hyperlink w:history="1" r:id="rId_xu8atyg5g0aajjncg-fm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/see-which-rooms-are-worth-the-space/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源使用分析</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是問題關於整個場域、而不是關於某個人的時候要打開的那一頁：
 哪個樓層是滿的、哪個房間沒人預約，以及「我們需要更多會議室」的答案究竟是再開一間
@@ -741,51 +741,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層選擇只影響地圖。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 底下的每一張卡都是整個場域，只被期間和資源類型縮小。
 所以排行裡出現你在平面圖上看不到的房間，並不是故障。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁沒有任何篩選器能把卡片收窄到單一房間。做得到的是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdis0pjq33cf6-pjfuujnr5">
+      <w:hyperlink w:history="1" r:id="rId7vis2d0hxovz8qjqnxmo9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1179,51 +1179,51 @@
       <w:r>
         <w:t xml:space="preserve"> 和兩張活躍卡各自帶著欄位選擇，所以你可以把自己報表需要的欄位放進
 匯出檔。要一份列出每個房間的季末檔案，先選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上一季</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 分頁——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdld7vjyegvnnzsaq7olfdk">
+      <w:hyperlink w:history="1" r:id="rId7kcciltqg-4f55sppnn7f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">取得上一季每個房間的使用情況</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有完整步驟。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">活躍用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 還能在那份清單上加入使用者屬性；其他兩張提供的是固定的一組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -1439,64 +1439,64 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間裡到底有沒有人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡每一個數字都是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">被預約的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時間。一間被預約了整週
 卻沒有人走進去的房間，看起來和一間一直在用的房間一模一樣 —— 那是簽到和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnhbewyac7wiaewlscmkkg">
+      <w:hyperlink w:history="1" r:id="rIdztbgx11aarhgjx1bhmosz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">缺席統計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的工作，也是在室感測器量的東西。若房間
 會數人數，實測到的數字在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId__qred0f7fzpebfdxckpy">
+      <w:hyperlink w:history="1" r:id="rId9p4k3a4_se98fz0lkjckn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1505,51 +1505,51 @@
       <w:r>
         <w:t xml:space="preserve"> 顏色只把畫面上的東西彼此排名。絕對數字是圖例和摘要面板
 裡的百分比。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">某一間房間的時段長什麼樣。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 尖峰時段是依資源類型涵蓋整個場域的，無法再收窄。
 請改開 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx2hxiwayhjaylf2thutkx">
+      <w:hyperlink w:history="1" r:id="rIdizw2qjbt7ogcftjmbxvzk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 它的篩選器會收窄頁面上的
 每一個檢視，所以它的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每日熱圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 可以只是一間房間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -1582,51 +1582,51 @@
       <w:r>
         <w:t xml:space="preserve"> 尖峰時段和其他報表都不會把使用率按星期幾加總。熱圖的
 直欄是日期，也不帶星期名稱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰用了，再交叉別的東西。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一頁一次只給你一個維度。部門對資源類型，或成本
 代碼對月份，請到 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu5ndxo5jwfh95nuzysekd">
+      <w:hyperlink w:history="1" r:id="rIdhhy6i5k_bzmceepxszxcp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用率報表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 去組。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2051,51 +2051,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0lnpmjb6efk-ny-cfotkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdis0pjq33cf6-pjfuujnr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdld7vjyegvnnzsaq7olfdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdnhbewyac7wiaewlscmkkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId__qred0f7fzpebfdxckpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdx2hxiwayhjaylf2thutkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdu5ndxo5jwfh95nuzysekd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed26055710381f00c7ab87a9328dbe31cc6ab512.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb1a5d3519926e9665a6fa90b66cd3a4dbbf851e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/333b7e10153891fed9cd510155cc8ab3b46572ca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/827f8c53686f2628c3351a09833fe20d1b9c369f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_xu8atyg5g0aajjncg-fm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId7vis2d0hxovz8qjqnxmo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId7kcciltqg-4f55sppnn7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdztbgx11aarhgjx1bhmosz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId9p4k3a4_se98fz0lkjckn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdizw2qjbt7ogcftjmbxvzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdhhy6i5k_bzmceepxszxcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed26055710381f00c7ab87a9328dbe31cc6ab512.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb1a5d3519926e9665a6fa90b66cd3a4dbbf851e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/333b7e10153891fed9cd510155cc8ab3b46572ca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/827f8c53686f2628c3351a09833fe20d1b9c369f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>看看哪些房間值得留著</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>