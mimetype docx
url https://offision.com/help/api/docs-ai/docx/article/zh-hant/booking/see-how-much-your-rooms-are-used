--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,111 +26,111 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">看看你的會議室被用了多少</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">使用者資源使用報表可以交叉任兩個維度 —— 誰預約對上他預約了什麼，一個月 一個月看。如何用拖曳組出格線、時數實際上算的是什麼，以及為什麼下載檔比 畫面上更寬。</w:t>
+        <w:t xml:space="preserve">預約分析的樞紐分析表。使用者資源使用報表可以交叉任兩個維度 —— 誰預約對上他預約了什麼，一個月一個月看。如何用拖曳組出格線、時數實際上算的是什麼，以及為什麼下載檔比畫面上更寬。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrjj_lmydrkh6_gs_oc0t2">
+      <w:hyperlink w:history="1" r:id="rIdeqmqptvmwjlqd4afz-n0a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/see-how-much-your-rooms-are-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用者資源使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 回答的是一種形狀的問題：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰用了什麼，用了多久。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 它是一張
+        <w:t xml:space="preserve"> 它是預約的樞紐分析表：一張
 你自己組出來的格線 —— 側邊放任何東西，頂端放任何東西，交會處讀出時數與預約數。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1522,51 +1522,64 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">原始資料</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 拿去餵給 Excel 自己的樞紐分析表的形狀。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">檔案比畫面寬得多也深得多：它會走過 50×50 視窗之外的軸。不過它並非無上限 ——
 它在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個軸 200 個鍵</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就停住，而檔案裡沒有任何標記說明這件事。報表比這更大
-時，請縮小期間或樓層篩選，而不要相信檔案是完整的。</w:t>
+時，請縮小期間或樓層篩選，而不要相信檔案是完整的——或者改從
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsdfytyucjiu2mcnvj2wpq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">報表 API</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+取數字，它既沒有 200 個鍵的上限，也沒有下面那個一年的期限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">限制</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">超過一年的期間會被拒絕。</w:t>
@@ -1658,51 +1671,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配額。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 某人被 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約多少是另一個畫面 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5izm-rxsy8fyuujcq1uq">
+      <w:hyperlink w:history="1" r:id="rIdwn45ak8nj5xlko8nmfa0j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用歷史</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2167,51 +2180,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrjj_lmydrkh6_gs_oc0t2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdz5izm-rxsy8fyuujcq1uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/909fd261136c2c4c1a0cd75f8567593531eb544b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16ffc3199c9aee4a393442b32334b1f64bc9ebaa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d12297d008f74891ba25454d959400433bb6719f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a48f29b922c7432c1483d83097dd272387cbf695.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da2650928639c151522cc19416c03d3378245eab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f44544f5ce2bfdd0daaccca78ba1cfe416a1f63a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeqmqptvmwjlqd4afz-n0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdsdfytyucjiu2mcnvj2wpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdwn45ak8nj5xlko8nmfa0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/909fd261136c2c4c1a0cd75f8567593531eb544b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16ffc3199c9aee4a393442b32334b1f64bc9ebaa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d12297d008f74891ba25454d959400433bb6719f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a48f29b922c7432c1483d83097dd272387cbf695.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da2650928639c151522cc19416c03d3378245eab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f44544f5ce2bfdd0daaccca78ba1cfe416a1f63a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>看看你的會議室被用了多少</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>