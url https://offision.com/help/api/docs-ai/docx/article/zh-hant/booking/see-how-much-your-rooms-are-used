--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -13,90 +13,90 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">看看你的會議室被用了多少</w:t>
+        <w:t xml:space="preserve">閱讀會議室使用報告</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">預約分析的樞紐分析表。使用者資源使用報表可以交叉任兩個維度 —— 誰預約對上他預約了什麼，一個月一個月看。如何用拖曳組出格線、時數實際上算的是什麼，以及為什麼下載檔比畫面上更寬。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-23</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeqmqptvmwjlqd4afz-n0a">
+      <w:hyperlink w:history="1" r:id="rId-958_cqssozfwlr2yruoa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/see-how-much-your-rooms-are-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用者資源使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 回答的是一種形狀的問題：</w:t>
       </w:r>
@@ -1525,51 +1525,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 拿去餵給 Excel 自己的樞紐分析表的形狀。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">檔案比畫面寬得多也深得多：它會走過 50×50 視窗之外的軸。不過它並非無上限 ——
 它在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個軸 200 個鍵</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就停住，而檔案裡沒有任何標記說明這件事。報表比這更大
 時，請縮小期間或樓層篩選，而不要相信檔案是完整的——或者改從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdfytyucjiu2mcnvj2wpq">
+      <w:hyperlink w:history="1" r:id="rIdvqy98kc1vk_enyjjyb3gl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">報表 API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 取數字，它既沒有 200 個鍵的上限，也沒有下面那個一年的期限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">限制</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1671,51 +1671,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配額。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 某人被 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約多少是另一個畫面 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwn45ak8nj5xlko8nmfa0j">
+      <w:hyperlink w:history="1" r:id="rIdpx6ixaxdijepfxu7i3-x2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用歷史</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2180,55 +2180,55 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeqmqptvmwjlqd4afz-n0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdsdfytyucjiu2mcnvj2wpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdwn45ak8nj5xlko8nmfa0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/909fd261136c2c4c1a0cd75f8567593531eb544b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16ffc3199c9aee4a393442b32334b1f64bc9ebaa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d12297d008f74891ba25454d959400433bb6719f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a48f29b922c7432c1483d83097dd272387cbf695.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da2650928639c151522cc19416c03d3378245eab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f44544f5ce2bfdd0daaccca78ba1cfe416a1f63a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-958_cqssozfwlr2yruoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdvqy98kc1vk_enyjjyb3gl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdpx6ixaxdijepfxu7i3-x2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0358659496b91241c21b28a76eabea87c7b12155.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6a27c6693df607fd98b4e7d00b7e3c3a9f4501b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b81374db1095ed7632e295f0ae6da9bfc2463d08.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/109f7b5efc1624f46e9d3cc8ed0b85f5db0e4f78.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/484edc457b4809f7883943d43a3f29c7e907a6d7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39f85fb62b10ebc2700ec47465fb6481129f38d6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>看看你的會議室被用了多少</dc:title>
+  <dc:title>閱讀會議室使用報告</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>