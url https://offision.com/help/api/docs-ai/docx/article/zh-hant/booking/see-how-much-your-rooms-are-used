--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-958_cqssozfwlr2yruoa">
+      <w:hyperlink w:history="1" r:id="rIdaclvaguax2iid39q7xi6i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/see-how-much-your-rooms-are-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用者資源使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 回答的是一種形狀的問題：</w:t>
       </w:r>
@@ -1525,51 +1525,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 拿去餵給 Excel 自己的樞紐分析表的形狀。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">檔案比畫面寬得多也深得多：它會走過 50×50 視窗之外的軸。不過它並非無上限 ——
 它在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個軸 200 個鍵</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 就停住，而檔案裡沒有任何標記說明這件事。報表比這更大
 時，請縮小期間或樓層篩選，而不要相信檔案是完整的——或者改從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqy98kc1vk_enyjjyb3gl">
+      <w:hyperlink w:history="1" r:id="rIdznf_zdp7_qk4yvhiu8q-8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">報表 API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 取數字，它既沒有 200 個鍵的上限，也沒有下面那個一年的期限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">限制</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1671,51 +1671,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配額。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 某人被 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約多少是另一個畫面 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpx6ixaxdijepfxu7i3-x2">
+      <w:hyperlink w:history="1" r:id="rIdfvjdw_m2mgg5i70ftsvsp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用歷史</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2180,51 +2180,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-958_cqssozfwlr2yruoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdvqy98kc1vk_enyjjyb3gl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdpx6ixaxdijepfxu7i3-x2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0358659496b91241c21b28a76eabea87c7b12155.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6a27c6693df607fd98b4e7d00b7e3c3a9f4501b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b81374db1095ed7632e295f0ae6da9bfc2463d08.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/109f7b5efc1624f46e9d3cc8ed0b85f5db0e4f78.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/484edc457b4809f7883943d43a3f29c7e907a6d7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39f85fb62b10ebc2700ec47465fb6481129f38d6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaclvaguax2iid39q7xi6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdznf_zdp7_qk4yvhiu8q-8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdfvjdw_m2mgg5i70ftsvsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0358659496b91241c21b28a76eabea87c7b12155.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6a27c6693df607fd98b4e7d00b7e3c3a9f4501b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b81374db1095ed7632e295f0ae6da9bfc2463d08.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/109f7b5efc1624f46e9d3cc8ed0b85f5db0e4f78.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/484edc457b4809f7883943d43a3f29c7e907a6d7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39f85fb62b10ebc2700ec47465fb6481129f38d6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>閱讀會議室使用報告</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>