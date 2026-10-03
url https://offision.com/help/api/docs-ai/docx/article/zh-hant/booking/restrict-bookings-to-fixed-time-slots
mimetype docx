--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwbjdbqwpobdzkmhemefdw">
+      <w:hyperlink w:history="1" r:id="rId87491c9gboh8hg9j6xinn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/restrict-bookings-to-fixed-time-slots/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slot-grid-zh-hant" descr="設定間隔之後,預約只能從時段的開始時間起算 — 而別人已經佔住的時段是關著的。" title="設定間隔之後,預約只能從時段的開始時間起算 — 而別人已經佔住的時段是關著的。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,51 +152,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室必須已經套用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約時間帶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的時間帶。如果還沒有,請先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqhkyzs6mh_1e8zagslnj8">
+      <w:hyperlink w:history="1" r:id="rIdknuy4ydff7vw0oavdowui">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">營業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,裡面說明如何建立時間帶
 並套用到資源上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 啟用限制</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -576,51 +576,51 @@
       <w:r>
         <w:t xml:space="preserve">時間帶也可以改為提供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建議時段</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 想法一樣,但只是提示:
 「預先設定的時段會在預約時作為提示顯示,但不會強制執行。」兩者只能擇一,
 而限制優先。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">對全公司共用的格線也是一樣。受限制的會議室不會回落到那份格線:人們拿到的
 就是它自己那份強制執行的時段,而
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbq2xzhlalmnpilfzufbql">
+      <w:hyperlink w:history="1" r:id="rIdjimilsqkwfgamn2nw9jks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全公司的建議時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 只會送到沒有受限制的會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slots-suggested-off-zh-hant" descr="限制開啟時的建議時段頁面。" title="限制開啟時的建議時段頁面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1625,51 +1625,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwbjdbqwpobdzkmhemefdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdqhkyzs6mh_1e8zagslnj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdbq2xzhlalmnpilfzufbql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b123764d34be75d2e5c7ba1a899dedc82a562d38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12f70e9240751ea305e52284eb2f69856445545e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5268b01c63928f820df45c2cffdd27f95ef78e3b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e545e247198719d36cbad6ef9a61e6d0ba2c33c2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/250fe5629545fd1db703ce46522b9f3a5dadf58c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7e9ae550006e28d853ab7934addefb814d3b1b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12faa744faa20dde735a8731081a287de69bba5c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36e3dd8b16e753d97c0ef8bcbf37a23c0ad54fd5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId87491c9gboh8hg9j6xinn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdknuy4ydff7vw0oavdowui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdjimilsqkwfgamn2nw9jks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b123764d34be75d2e5c7ba1a899dedc82a562d38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12f70e9240751ea305e52284eb2f69856445545e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5268b01c63928f820df45c2cffdd27f95ef78e3b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e545e247198719d36cbad6ef9a61e6d0ba2c33c2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/250fe5629545fd1db703ce46522b9f3a5dadf58c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7e9ae550006e28d853ab7934addefb814d3b1b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12faa744faa20dde735a8731081a287de69bba5c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36e3dd8b16e753d97c0ef8bcbf37a23c0ad54fd5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將預約限制在固定時段</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>