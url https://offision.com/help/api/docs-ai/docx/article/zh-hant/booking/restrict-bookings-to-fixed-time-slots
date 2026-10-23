--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId87491c9gboh8hg9j6xinn">
+      <w:hyperlink w:history="1" r:id="rId9ayta1f8iicftufauivx-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/restrict-bookings-to-fixed-time-slots/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slot-grid-zh-hant" descr="設定間隔之後,預約只能從時段的開始時間起算 — 而別人已經佔住的時段是關著的。" title="設定間隔之後,預約只能從時段的開始時間起算 — 而別人已經佔住的時段是關著的。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,51 +152,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室必須已經套用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約時間帶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的時間帶。如果還沒有,請先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdknuy4ydff7vw0oavdowui">
+      <w:hyperlink w:history="1" r:id="rIdghce6_qpzishcziee8gcc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">營業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,裡面說明如何建立時間帶
 並套用到資源上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 啟用限制</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -576,51 +576,51 @@
       <w:r>
         <w:t xml:space="preserve">時間帶也可以改為提供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建議時段</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 想法一樣,但只是提示:
 「預先設定的時段會在預約時作為提示顯示,但不會強制執行。」兩者只能擇一,
 而限制優先。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">對全公司共用的格線也是一樣。受限制的會議室不會回落到那份格線:人們拿到的
 就是它自己那份強制執行的時段,而
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjimilsqkwfgamn2nw9jks">
+      <w:hyperlink w:history="1" r:id="rIdo-icc3lniyu6k3of50hk_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">全公司的建議時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 只會送到沒有受限制的會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="fixed-slots-suggested-off-zh-hant" descr="限制開啟時的建議時段頁面。" title="限制開啟時的建議時段頁面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1625,51 +1625,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId87491c9gboh8hg9j6xinn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdknuy4ydff7vw0oavdowui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdjimilsqkwfgamn2nw9jks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b123764d34be75d2e5c7ba1a899dedc82a562d38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12f70e9240751ea305e52284eb2f69856445545e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5268b01c63928f820df45c2cffdd27f95ef78e3b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e545e247198719d36cbad6ef9a61e6d0ba2c33c2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/250fe5629545fd1db703ce46522b9f3a5dadf58c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7e9ae550006e28d853ab7934addefb814d3b1b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12faa744faa20dde735a8731081a287de69bba5c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36e3dd8b16e753d97c0ef8bcbf37a23c0ad54fd5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9ayta1f8iicftufauivx-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdghce6_qpzishcziee8gcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdo-icc3lniyu6k3of50hk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77ff81e43736d69dc093e7ed5aa5005e7156cb30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a3a99373ffc76653fa0b3dab7211aa8f8fa308a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/695c7491e143dad39cabd3138841696067ead30f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ae34a7ac9c1e91a03b2a15321f0b255532feacf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7950d0d1bfd1b93e8b2c6e8436ff350def09b317.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/016759dec094612e82b73943e0fd2b608dcd8957.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cb160a5f6f1c16484205a26606800d0d0961cc0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dd4313551b218af041cf62611295406031a524c.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將預約限制在固定時段</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>