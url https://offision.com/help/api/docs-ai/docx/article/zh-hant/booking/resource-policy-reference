--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約規則參考</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">資源規則、配額與團隊空間如何一起決定一筆預約能否成立，以及資源規則與團隊空間 兩個畫面上的每一個設定。</w:t>
+        <w:t xml:space="preserve">資源規則、配額與團隊空間如何一起決定一筆預約能否成立，以及資源規則與團隊空間兩個畫面上的每一個設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqe70ycci48vnl5qdilqn">
+      <w:hyperlink w:history="1" r:id="rIdsorb6zcoofls2zwdea7iy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/resource-policy-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有三件事決定一筆預約能否成立，而它們分別在三個畫面上設定：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -113,51 +113,51 @@
       <w:r>
         <w:t xml:space="preserve"> 是一組可重複使用的規則 —— 預約範圍、時間長度、簽到、審批、
 可以從哪些途徑預約。它附加在一整類空間上，而不是單一會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配額</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 給預約一個價格，也給每個人一份餘額。配額有自己的一組設定，
 也有 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz4ixb2iwexxigomraqgle">
+      <w:hyperlink w:history="1" r:id="rIdjbk16w6fk_bx-u4wxlhrj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">專屬的章節</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -250,51 +250,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 資源規則。範圍、時間長度、全日、重複、跨日、
 營業時間、現場預約、預約途徑。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">付得起嗎？</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmh3sgxhqzhvzmizky0cr">
+      <w:hyperlink w:history="1" r:id="rId-tqtkjh1kaljptan5ummh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">配額</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -619,51 +619,51 @@
       <w:r>
         <w:t xml:space="preserve"> 預約管理者替團隊外的人建立預約會被
 拒絕，即使管理者自己看得到那間會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配額在儲存預約時就扣，不是在批核時。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 拒絕一筆申請不會把配額還回去，只有取消
 才會，而且要 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq8b5hk8qwzdklkwcw4kk8">
+      <w:hyperlink w:history="1" r:id="rIda0rxsjx68ixhwpfkwxjxu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源本身允許退回</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 缺席則直接損失。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -738,143 +738,215 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資源規則</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (預約規則)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">打開一份規則後，左側是一排頁面 —— </w:t>
+        <w:t xml:space="preserve">打開一份規則後，左側是一排頁面，分成四個區段。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、</w:t>
+        <w:t xml:space="preserve">，已儲存的規則還有
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">資訊</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">規則與限制</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約時間／日期範圍</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">簽到/登出</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">、
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">創建/編輯預約途徑</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">審核與保密</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約審批</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約主持人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保密政策</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、</w:t>
+        <w:t xml:space="preserve">。
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">創建/編輯預約途徑</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">、</w:t>
+        <w:t xml:space="preserve">進階</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">其他</w:t>
-[...3 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">電郵</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">暫停服務通知</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆蓋規則</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> —— 之後是依資源類型分頁的資源清單。下面的段落照這個順序排列。</w:t>
+        <w:t xml:space="preserve">。之後是依資源類型分頁的資源清單。
+下面的段落逐一說明這些頁面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-rules-policy-rail-zh-hant" descr="規則編輯畫面。下面每一項設定都位於其中一頁。" title="規則編輯畫面。下面每一項設定都位於其中一頁。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -2217,729 +2289,757 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約時間／日期範圍</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">操作步驟請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_wtotxidtvg8z3fw4bm3s">
+      <w:hyperlink w:history="1" r:id="rIdiqok4b-u7wutl9xwtuxm1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">限制可以提前多久預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1351"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2412"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="4191"/>
+        <w:gridCol w:w="4191"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">會改變什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">什麼時候調整</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">限制預約日期範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">開啟下面的滾動範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">想避免行事曆被幾個月後的預約佔滿時開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">從（例如：今天= 0）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">最早可以預約的一天，以距今天數計。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 是今天</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">兩場之間需要準備的場地調高</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">到 （例如：一個月= 30）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">最遠可以預約的一天，以距今天數計。兩個月是 60；欄位最多接受 1095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">熱門會議室縮短。關閉時系統會退回 365 天</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">釋放新一輪預約時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每新增一天可預約時，在幾點開放</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">大家會搶的會議室請把它從午夜移開</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">限制每次預約時間長度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">開啟下面的最短與最長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">數量稀少的會議室開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">最短預約時間長度（分鐘）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">單一預約允許的最短長度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">調高可以避免行事曆被五分鐘的佔位塞滿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">最長預約時間長度（分鐘）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">單一預約允許的最長長度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">稀少的會議室調低，避免整天被佔</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">限制現場預約的最長使用時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同一組上下限，只套用在當場建立的預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">設得比主要上限更短 —— 現場預約不該佔住整個下午</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約前有編輯或刪除限制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">開始時間逼近後就凍結該預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每筆預約都要事前佈置的場地開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
-[...43 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">限制每人在同一資源的使用時間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4191"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">以</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">每人、每項資源、每個期間</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">計算——在每一個期間內，同一個人在同一項資源（辦公桌、會議室、設備或車位）上最多只能預約 8 小時。8 小時為固定值；期間（日、週、兩週、月）與起算的基準日則可以自行選擇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4191"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">唯一能阻止同一個人長期佔用同一項資源的規則。見</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdobub2xoimqcnzdchxf_ai">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">阻止同一個人長期佔用同一項資源</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">允許在特定日期之前預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定的日曆截止日，而不是滾動範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">用在不會移動的日期，例如年度結算</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">允許在特定日期之後預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同一件事，從另一邊看</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2412"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">用來讓場地在啟用日之前保持關閉</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1351"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約時段限制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5597"/>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">讓整段期間保持關閉，直到公布的開放時刻。每個 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">時段</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> 指定目標的預約期間與開放的日期時間，清單也可以上傳與下載</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2412"/>
+              <w:t xml:space="preserve"> 指定目標的預約期間與開放的日期時間，清單也可以上傳與下載，列可以勾選後一起刪除，或用 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">刪除所有</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 一次清空</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">適合讓一個學期或一季同時對所有人開放</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約審批</w:t>
       </w:r>
     </w:p>
@@ -3969,51 +4069,51 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1463"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">允許邀請主持人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5850"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">主持人欄位的主開關。關閉時欄位會隱藏，本頁其餘設定不生效</w:t>
+              <w:t xml:space="preserve">政策這一側的主持人欄位開關。關閉時欄位會隱藏，本頁其餘設定不生效。預約表格也有按資源種類的開關，欄位要出現需要兩者皆開</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2048"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由發起人以外的人主持會議的場地開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1463"/>
           </w:tcPr>
@@ -4074,51 +4174,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5850"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可選</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，或 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">必填</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> —— 預約儲存前必須先選好主持人。跨多間會議室時以最嚴格的答案為準，而且只有在該欄位本來就能用的地方才會強制執行：主持人欄位隱藏時絕不生效，對不能指派主持人的人也不生效</w:t>
+              <w:t xml:space="preserve"> —— 預約儲存前必須先選好主持人。跨多間會議室時以最嚴格的答案為準，而且只有在該欄位本來就能用的地方才會強制執行：主持人欄位隱藏時 —— 無論是這個政策還是預約表格造成的 —— 絕不生效，對不能指派主持人的人也不生效</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2048"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約會計費或派工到某個具名人員的會議室</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1463"/>
           </w:tcPr>
@@ -4952,68 +5052,103 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關閉的意思並不只有一種。關掉管理控制台或使用者界面，資源會從該介面的清單中消失 —
 是不出現，而不是變成灰色。關掉面板，資源仍留在面板畫面上，等到有人要取用時才被拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大家最常想從這幾列得到的三種組合 — 只能從應用程式預約、只能掃描貼紙預約，以及不讓
 使用者界面預約 — 在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqaduj9a2tzmbnqs4e73f">
+      <w:hyperlink w:history="1" r:id="rIdxibj9y2ghjjz5j1ek3a9m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定資源可以從哪裡預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 有完整步驟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t xml:space="preserve">電郵與暫停服務通知</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">進階</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 底下的兩頁：前四列在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">電郵</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，最後一列在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">暫停服務通知</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2208"/>
         <w:gridCol w:w="5033"/>
         <w:gridCol w:w="2119"/>
@@ -5276,523 +5411,857 @@
             <w:tcW w:type="dxa" w:w="5033"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資源暫停服務時，以電郵通知受影響的預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2119"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建立維持開啟；另外兩項適合暫停時段經常變動的空間</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2208"/>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">傳感器</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">簽到/登出</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 頁的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">傳感器</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 底下，只有在資源已綁定佔用感應器時才有意義。三個自動處理
+各自獨立，操作步驟見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdabrcmg37kehghd0bafl0k">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">簽到與登出這兩列看起來成對，實際上並不對稱：簽到作用在等待中的預約，登出只作用在
+已經簽到的預約。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1937"/>
+        <w:gridCol w:w="5057"/>
+        <w:gridCol w:w="2367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1937"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5057"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">會改變什麼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2367"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">什麼時候調整</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1937"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">啟動通過感應器自動簽到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5033"/>
+            <w:tcW w:type="dxa" w:w="5057"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">感應器持續偵測到有人達到設定時間後自動簽到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2119"/>
+            <w:tcW w:type="dxa" w:w="2367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有人會去碰面板的場地開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2208"/>
+            <w:tcW w:type="dxa" w:w="1937"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">持續有感應時間（以分鐘計）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5033"/>
+            <w:tcW w:type="dxa" w:w="5057"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">要持續多久才算有人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2119"/>
+            <w:tcW w:type="dxa" w:w="2367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">常有人穿越的空間請調高</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2208"/>
+            <w:tcW w:type="dxa" w:w="1937"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">排除非營業時間自動簽到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5033"/>
+            <w:tcW w:type="dxa" w:w="5057"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">營業時間外不進行感應器簽到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2119"/>
+            <w:tcW w:type="dxa" w:w="2367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">夜間清潔會觸發感應器時開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2208"/>
+            <w:tcW w:type="dxa" w:w="1937"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">啟動通過感應器自動登出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5033"/>
+            <w:tcW w:type="dxa" w:w="5057"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">感應器持續偵測不到人達到設定時間後釋放會議室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2119"/>
+            <w:tcW w:type="dxa" w:w="2367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">用來收回大家默默離開的會議室</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2208"/>
+            <w:tcW w:type="dxa" w:w="1937"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">持續無感應時間（以分鐘計）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5033"/>
+            <w:tcW w:type="dxa" w:w="5057"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">要空多久才釋放</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2119"/>
+            <w:tcW w:type="dxa" w:w="2367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">設得太短，一次休息就會結束會議</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2208"/>
+            <w:tcW w:type="dxa" w:w="1937"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">忽略佔用感測器對於全日預約的自動退房</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5033"/>
+            <w:tcW w:type="dxa" w:w="5057"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">避免午夜開始的全日預約在有人抵達之前就被釋放</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2119"/>
+            <w:tcW w:type="dxa" w:w="2367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有使用全日預約的地方維持開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2208"/>
+            <w:tcW w:type="dxa" w:w="1937"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">排除非營業時間自動登出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5033"/>
+            <w:tcW w:type="dxa" w:w="5057"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">營業時間外不進行感應器登出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2119"/>
+            <w:tcW w:type="dxa" w:w="2367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">與自動簽到那一項一起設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2208"/>
+            <w:tcW w:type="dxa" w:w="1937"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">啟動通過感應器自動延長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5033"/>
+            <w:tcW w:type="dxa" w:w="5057"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約即將結束但感應器仍偵測到有人時自動延長，並在下一筆預約、營業時間與最長預約時間的範圍內重複</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2119"/>
+            <w:tcW w:type="dxa" w:w="2367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">會議常常超時、而下一個時段通常是空的場地開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2208"/>
+            <w:tcW w:type="dxa" w:w="1937"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約結束前觸發時間（以分鐘計）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5033"/>
+            <w:tcW w:type="dxa" w:w="5057"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在結束前多久判斷一次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2119"/>
+            <w:tcW w:type="dxa" w:w="2367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2208"/>
+            <w:tcW w:type="dxa" w:w="1937"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每次延長時間（以分鐘計）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5033"/>
+            <w:tcW w:type="dxa" w:w="5057"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每次延長多久</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2119"/>
+            <w:tcW w:type="dxa" w:w="2367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">小幅延長，好讓空掉的會議室早點還回來</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2208"/>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">頁面最下方，與感應器無關的設定：</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2740"/>
+        <w:gridCol w:w="3196"/>
+        <w:gridCol w:w="3424"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2740"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3196"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">會改變什麼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">什麼時候調整</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2740"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3196"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">會改變什麼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">什麼時候調整</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2740"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">---</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3196"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">---</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">---</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2740"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">用戶界面簽到 IP 限制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5033"/>
+            <w:tcW w:type="dxa" w:w="3196"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只接受來自你列出的位址的簽到</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2119"/>
+            <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">想把簽到限制在公司網路內時使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">覆蓋規則</w:t>
       </w:r>
     </w:p>
@@ -5825,91 +6294,91 @@
         <w:t xml:space="preserve">（那些人建立或編輯自己的預約時）或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約管理者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（那些人透過管理控制台
 操作時）—— 然後重新打開上面設定的一部分：預約日期範圍與釋放排程、時間長度、簽到、
 編輯與刪除限制，全日、重複、跨日與非營業時間的開關，重疊行為，是否需要批核，
 以及感應器自動處理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">規則有順序，第一條符合的生效。只在某個團隊真的需要比其他人更長的預約範圍時使用 ——
 不要把它當成日常設定人員的方式，因為從資源本身看不出有覆蓋規則存在。完整步驟見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-ygo6cglvwaxf5fgqwrde">
+      <w:hyperlink w:history="1" r:id="rIdvevqflgoj_ptavs3tnomo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓主管可以比其他人提前預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約配額</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">配額在自己的四個分頁上設定，並且另有專章說明 —— 請從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdchkjdbmnxs5eg0amdclvj">
+      <w:hyperlink w:history="1" r:id="rIdbquog6-khjihgdqnupyvv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約配額的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 開始，或直接前往
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpa9uel8mveburisplp8wg">
+      <w:hyperlink w:history="1" r:id="rIddmm6zahiilmcqifcvyobt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-policy (配額政策)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5919,51 +6388,51 @@
       <w:r>
         <w:t xml:space="preserve">團隊空間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/user-restriction (團隊空間)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">團隊空間是一組資源，加上被允許使用它們的人。操作步驟請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzylcomr6ypszi_sofl6el">
+      <w:hyperlink w:history="1" r:id="rIdl8phnme6uhuxudwj3k5fg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每種資源類型各一頁，並顯示這個團隊空間涵蓋的數量。</w:t>
@@ -6431,51 +6900,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不管的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">營業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 屬於資源本身。規則可以允許或禁止在營業時間外預約，但不會定義營業時間。
 這一對設定的完整步驟請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt_aalez7mc-fbt8lrtald">
+      <w:hyperlink w:history="1" r:id="rIdnpkpoam8cqkh3kc0hplhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約時間限制在營業時間內</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -7009,51 +7478,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhqe70ycci48vnl5qdilqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdz4ixb2iwexxigomraqgle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdvmh3sgxhqzhvzmizky0cr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdq8b5hk8qwzdklkwcw4kk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId_wtotxidtvg8z3fw4bm3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdhqaduj9a2tzmbnqs4e73f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId-ygo6cglvwaxf5fgqwrde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdchkjdbmnxs5eg0amdclvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdpa9uel8mveburisplp8wg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdzylcomr6ypszi_sofl6el" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdt_aalez7mc-fbt8lrtald" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f407b3010306ccde5ab86eb8654c19531b18e7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c530c2c63e8d32f2fd901f576dd90b89b0c8089.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsorb6zcoofls2zwdea7iy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdjbk16w6fk_bx-u4wxlhrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId-tqtkjh1kaljptan5ummh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIda0rxsjx68ixhwpfkwxjxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdiqok4b-u7wutl9xwtuxm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdobub2xoimqcnzdchxf_ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIdxibj9y2ghjjz5j1ek3a9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdabrcmg37kehghd0bafl0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdvevqflgoj_ptavs3tnomo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdbquog6-khjihgdqnupyvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIddmm6zahiilmcqifcvyobt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdl8phnme6uhuxudwj3k5fg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnpkpoam8cqkh3kc0hplhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc6147cfc4010365863bbd872ed75bb83e726620.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c530c2c63e8d32f2fd901f576dd90b89b0c8089.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約規則參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>