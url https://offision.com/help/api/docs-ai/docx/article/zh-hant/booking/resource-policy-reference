--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,138 +26,151 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約規則參考</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">資源規則、配額與團隊空間如何一起決定一筆預約能否成立，以及資源規則與團隊空間兩個畫面上的每一個設定。</w:t>
+        <w:t xml:space="preserve">透過資源規則、配額及團隊空間設定預約規則。列出各設定及感應器自動操作，並說明批量編輯欄位、逐項檢查及部分儲存失敗後重試。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-25</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsorb6zcoofls2zwdea7iy">
+      <w:hyperlink w:history="1" r:id="rIdykbw1fpsaty5cau0-2agq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/resource-policy-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (預約規則)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有三件事決定一筆預約能否成立，而它們分別在三個畫面上設定：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是一組可重複使用的規則 —— 預約範圍、時間長度、簽到、審批、
 可以從哪些途徑預約。它附加在一整類空間上，而不是單一會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配額</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 給預約一個價格，也給每個人一份餘額。配額有自己的一組設定，
 也有 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjbk16w6fk_bx-u4wxlhrj">
+      <w:hyperlink w:history="1" r:id="rIdvya6kwxf7odderep74eq3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">專屬的章節</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -250,51 +263,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 資源規則。範圍、時間長度、全日、重複、跨日、
 營業時間、現場預約、預約途徑。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">付得起嗎？</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-tqtkjh1kaljptan5ummh">
+      <w:hyperlink w:history="1" r:id="rIdemj6psazgmnkha-oi05u0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">配額</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -619,51 +632,51 @@
       <w:r>
         <w:t xml:space="preserve"> 預約管理者替團隊外的人建立預約會被
 拒絕，即使管理者自己看得到那間會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配額在儲存預約時就扣，不是在批核時。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 拒絕一筆申請不會把配額還回去，只有取消
 才會，而且要 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda0rxsjx68ixhwpfkwxjxu">
+      <w:hyperlink w:history="1" r:id="rId-yc90cjxe-ehr8b-vicaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源本身允許退回</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 缺席則直接損失。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -722,231 +735,84 @@
       <w:r>
         <w:t xml:space="preserve">沒有任何角色可以略過以上全部。預約管理者拿到的只是規則授予的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆蓋規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；審批流程
 會放寬大部分規則，但團隊空間與營業時間仍然生效；配額對任何人都沒有例外。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資源規則</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">打開一份規則後，左側是一排頁面，分成四個區段。</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">政策編輯器包含</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則與限制</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> —— </w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">的預約規則、預約時間／日期範圍、簽到/登出、創建/編輯預約途徑；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">審核與保密</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> —— </w:t>
-[...30 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">的預約審批、預約主持人、保密政策；以及</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">進階</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> —— </w:t>
-[...30 lines deleted...]
-下面的段落逐一說明這些頁面。</w:t>
+        <w:t xml:space="preserve">的電郵、暫停服務通知、覆蓋規則。之後按資源類型列出已指派資源，已儲存的政策另有資訊。政策名稱在側欄標題編輯。設定搜尋可直接前往欄位，包括內層頁面的欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-rules-policy-rail-zh-hant" descr="規則編輯畫面。下面每一項設定都位於其中一頁。" title="規則編輯畫面。下面每一項設定都位於其中一頁。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -999,51 +865,205 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個資源只有一份規則:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 規則上的設定只對放在這份規則底下的資源生效。當一筆預約橫跨不同規則的資源時，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁上的允許類設定在該筆預約中預設為關閉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">基本</w:t>
+        <w:t xml:space="preserve">同時修改多個規則的欄位</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在預約規則清單勾選目標，再按</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">批量編輯</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。於</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編輯欄位</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">使用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">搜尋要新增的欄位</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，只加入要修改的設定。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">值不同</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">表示所選規則的目前值不一致，必須選定明確值後才能繼續。可在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">已選規則</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">調整目標。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">按</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">檢查變更</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，比較各規則目前及修改後的值，再按顯示規則數量的套用按鈕。未加入的欄位保持原值。批量編輯提供受支援的欄位，不會取代整份規則或資源分配。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">若儲存中途失敗，畫面會顯示已儲存數量。請重試剩餘規則；成功的變更已套用，不會整批自動回復。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4914900"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-policy-batch-fields-zh-hant" descr="批量編輯先選欄位及目標規則，再逐一檢查變更。" title="批量編輯先選欄位及目標規則，再逐一檢查變更。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">批量編輯先選欄位及目標規則，再逐一檢查變更。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">簽到/登出</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2511"/>
         <w:gridCol w:w="3729"/>
         <w:gridCol w:w="3120"/>
@@ -2289,51 +2309,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約時間／日期範圍</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">操作步驟請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqok4b-u7wutl9xwtuxm1">
+      <w:hyperlink w:history="1" r:id="rIdi2tvs_x28zcwuxk5vflq1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">限制可以提前多久預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2844,51 +2864,51 @@
               <w:t xml:space="preserve">以</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每人、每項資源、每個期間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">計算——在每一個期間內，同一個人在同一項資源（辦公桌、會議室、設備或車位）上最多只能預約 8 小時。8 小時為固定值；期間（日、週、兩週、月）與起算的基準日則可以自行選擇</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4191"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">唯一能阻止同一個人長期佔用同一項資源的規則。見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdobub2xoimqcnzdchxf_ai">
+            <w:hyperlink w:history="1" r:id="rIdnahs2lxqs44fofiwatluw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">阻止同一個人長期佔用同一項資源</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">允許在特定日期之前預約</w:t>
             </w:r>
@@ -4100,94 +4120,50 @@
             <w:tcW w:type="dxa" w:w="2048"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由發起人以外的人主持會議的場地開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1463"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">允許多位主持人</w:t>
-[...42 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">主持人欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5850"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可選</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，或 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -4249,50 +4225,138 @@
             <w:tcW w:type="dxa" w:w="2048"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主持人通常不是預約者本人的地方請關閉</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1463"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">允許主持人編輯及取消預約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5850"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">已儲存預約的主持人可在預約狀態及一般時間限制允許時編輯或取消；現有及新政策皆預設開啟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2048"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">主持人只負責會議、不應管理預約時關閉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1463"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">允許多位主持人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5850"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">一筆預約可以有多於一位主持人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2048"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">座談與面試時開啟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1463"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">誰可以指派主持人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5850"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">所有用戶</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，或只有你指定的用戶與用戶群組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4467,50 +4531,120 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預設主持人為發起人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在 4.5.12 之前就存在的每一份政策上都是開啟的。以前這個
 預先填入是無條件的，所以升級後的政策行為完全不變 —— 這個設定只有在有人把它
 關掉之後才有意義。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">主持人編輯時會保留原發起人；成為主持人不會轉移預約擁有權。跨多項資源的預約，所有適用政策都必須允許主持人管理。一般與會者不會因此取得權限。編輯／取消期限、預約驗證及重新審批規則仍然適用。以不同的發起人和主持人建立預約，再由主持人在使用者介面開啟確認。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4914900"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-host-management-zh-hant" descr="預約主持人的編輯及取消權限預設開啟，可在各適用政策關閉。" title="預約主持人的編輯及取消權限預設開啟，可在各適用政策關閉。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約主持人的編輯及取消權限預設開啟，可在各適用政策關閉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保密政策</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -5052,51 +5186,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關閉的意思並不只有一種。關掉管理控制台或使用者界面，資源會從該介面的清單中消失 —
 是不出現，而不是變成灰色。關掉面板，資源仍留在面板畫面上，等到有人要取用時才被拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大家最常想從這幾列得到的三種組合 — 只能從應用程式預約、只能掃描貼紙預約，以及不讓
 使用者界面預約 — 在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxibj9y2ghjjz5j1ek3a9m">
+      <w:hyperlink w:history="1" r:id="rIdhk_qkfcdhmxjxjbyhnoky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定資源可以從哪裡預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 有完整步驟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電郵與暫停服務通知</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5454,51 +5588,51 @@
       <w:r>
         <w:t xml:space="preserve">在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到/登出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">傳感器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 底下，只有在資源已綁定佔用感應器時才有意義。三個自動處理
 各自獨立，操作步驟見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdabrcmg37kehghd0bafl0k">
+      <w:hyperlink w:history="1" r:id="rIdlsfgkqrhcxkcmrcl9he0e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簽到與登出這兩列看起來成對，實際上並不對稱：簽到作用在等待中的預約，登出只作用在
 已經簽到的預約。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -6294,91 +6428,91 @@
         <w:t xml:space="preserve">（那些人建立或編輯自己的預約時）或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約管理者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（那些人透過管理控制台
 操作時）—— 然後重新打開上面設定的一部分：預約日期範圍與釋放排程、時間長度、簽到、
 編輯與刪除限制，全日、重複、跨日與非營業時間的開關，重疊行為，是否需要批核，
 以及感應器自動處理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">規則有順序，第一條符合的生效。只在某個團隊真的需要比其他人更長的預約範圍時使用 ——
 不要把它當成日常設定人員的方式，因為從資源本身看不出有覆蓋規則存在。完整步驟見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvevqflgoj_ptavs3tnomo">
+      <w:hyperlink w:history="1" r:id="rIde4suyvhvpscmsdroacxgt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓主管可以比其他人提前預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約配額</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">配額在自己的四個分頁上設定，並且另有專章說明 —— 請從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbquog6-khjihgdqnupyvv">
+      <w:hyperlink w:history="1" r:id="rIdzsfugqme7msqrnwpbeyir">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約配額的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 開始，或直接前往
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmm6zahiilmcqifcvyobt">
+      <w:hyperlink w:history="1" r:id="rIdlmw6wwgduqwwn2tmbmqcw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-policy (配額政策)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6388,51 +6522,51 @@
       <w:r>
         <w:t xml:space="preserve">團隊空間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/user-restriction (團隊空間)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">團隊空間是一組資源，加上被允許使用它們的人。操作步驟請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl8phnme6uhuxudwj3k5fg">
+      <w:hyperlink w:history="1" r:id="rIduxcnlgyolzetz9bnpt_3v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每種資源類型各一頁，並顯示這個團隊空間涵蓋的數量。</w:t>
@@ -6785,51 +6919,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-other-users-zh-hant" descr="其他用戶：團隊以外的人會拿到什麼。" title="其他用戶：團隊以外的人會拿到什麼。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -6900,51 +7034,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不管的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">營業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 屬於資源本身。規則可以允許或禁止在營業時間外預約，但不會定義營業時間。
 這一對設定的完整步驟請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnpkpoam8cqkh3kc0hplhv">
+      <w:hyperlink w:history="1" r:id="rId4iowo52og2yoaprsbatph">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約時間限制在營業時間內</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -7478,51 +7612,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsorb6zcoofls2zwdea7iy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdjbk16w6fk_bx-u4wxlhrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId-tqtkjh1kaljptan5ummh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIda0rxsjx68ixhwpfkwxjxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdiqok4b-u7wutl9xwtuxm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdobub2xoimqcnzdchxf_ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIdxibj9y2ghjjz5j1ek3a9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdabrcmg37kehghd0bafl0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdvevqflgoj_ptavs3tnomo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdbquog6-khjihgdqnupyvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIddmm6zahiilmcqifcvyobt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdl8phnme6uhuxudwj3k5fg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnpkpoam8cqkh3kc0hplhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc6147cfc4010365863bbd872ed75bb83e726620.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c530c2c63e8d32f2fd901f576dd90b89b0c8089.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdykbw1fpsaty5cau0-2agq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdvya6kwxf7odderep74eq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdemj6psazgmnkha-oi05u0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId-yc90cjxe-ehr8b-vicaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdi2tvs_x28zcwuxk5vflq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdnahs2lxqs44fofiwatluw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stop-one-person-keeping-the-same-resource/" TargetMode="External"/><Relationship Id="rIdhk_qkfcdhmxjxjbyhnoky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdlsfgkqrhcxkcmrcl9he0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIde4suyvhvpscmsdroacxgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdzsfugqme7msqrnwpbeyir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdlmw6wwgduqwwn2tmbmqcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIduxcnlgyolzetz9bnpt_3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId4iowo52og2yoaprsbatph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/315115f6b326aef2572e6a530887ce4d3357dfa4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f52b1c47469a11daab80cf0761d71b6df34a86f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/571fa0cc92a5eb5fdb61d7da2694df3d10d392f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05b304683c8c0b47cc35b406a173abf83dfc3bde.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約規則參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>